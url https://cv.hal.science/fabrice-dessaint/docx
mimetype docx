--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -439,1378 +439,1378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for potential mycoherbicides within the endophyte community of Phelipanche ramosa parasitizing tobacco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Functional shifts in weed community composition following adoption of conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Guinchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac024⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626682v1</w:t>
+                <w:t xml:space="preserve">hal-03511111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional shifts in weed community composition following adoption of conservation agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Screening for potential mycoherbicides within the endophyte community of Phelipanche ramosa parasitizing tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dïnia Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62, pp.103-112. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.art. fiac024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511111v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed community diversity in conservation agriculture: Post-adoption changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Derrouch</w:t>
+                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107351⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272802v1</w:t>
+                <w:t xml:space="preserve">hal-03380429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil seedbank: Old methods for new challenges in agroecology?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weed community diversity in conservation agriculture: Post-adoption changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12619⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.107351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150770v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cadet</w:t>
+                <w:t xml:space="preserve">Soil seedbank: Old methods for new challenges in agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483108v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (3), pp.243-248. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.14-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380429v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adoption du semis direct sous couvert végétal : transition douce ou rupture ?</w:t>
+                <w:t xml:space="preserve">Enquête semis direct sous couvert végétal transition agronomique et évolution des problèmes malherbologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Felten</w:t>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136929v1</w:t>
+                <w:t xml:space="preserve">hal-03353905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Weed Management in the Transition to Conservation Agriculture: Farmers’ Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Abbate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10060843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146348v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed Management in the Transition to Conservation Agriculture: Farmers’ Response</w:t>
+                <w:t xml:space="preserve">L’adoption du semis direct sous couvert végétal : transition douce ou rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10060843⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126619v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Fanfarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Abbate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12446⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (7), pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001698v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête semis direct sous couvert végétal transition agronomique et évolution des problèmes malherbologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Derrouch</w:t>
+                <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.385-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353905v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
               </w:r>
@@ -1924,986 +1924,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Py</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Valerie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.481--489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617605v1</w:t>
+                <w:t xml:space="preserve">hal-01702096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing pesticide use while preserving crop productivity and profitability on arable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (3), 6 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nplants.2017.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Quinio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 705, pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607435v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Le Corre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 145 (6), pp.481--489. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.134-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702096v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Local and regional changes in taxonomic and functional diversity of arable weed communities in Burgundy (France) between the 1970s and the 2000s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (6), pp.452-461. </w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (4), pp.359-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2016.1234410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533925v1</w:t>
+                <w:t xml:space="preserve">hal-01602252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (6), pp.452-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602413v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and regional changes in taxonomic and functional diversity of arable weed communities in Burgundy (France) between the 1970s and the 2000s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2016.1234410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602252v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected fast development of branched broomrape on slow-growing Brassicaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3080,64 +3080,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’intensité de l’utilisation des pesticides dans les colzas d’hiver : cas de la zone d’étude de Fénay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,463 +3178,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive and native populations of common ragweed exhibit strong tolerance to foliar damage.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beryl Laitung</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 669, pp.44-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116563v1</w:t>
+                <w:t xml:space="preserve">hal-01951533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion de citations et construction automatique d’une liste de références dans Word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647621v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Invasive and native populations of common ragweed exhibit strong tolerance to foliar damage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Laitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951533v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion de citations et construction automatique d’une liste de références dans Word</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.459 - 470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643980v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipanche ramosa (L.) Pomel populations differ in life-history and infection response to hosts</w:t>
               </w:r>
@@ -3646,64 +3646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 208 (4), pp.247--252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3750,64 +3750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3858,64 +3858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3947,954 +3947,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenesis of protein bodies during vicilin accumulation in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; immature seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+                <w:t xml:space="preserve">Identification of traits shared by rhizosphere-competent strains of fluorescent pseudomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos M. Raaijmakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-409⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.725-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-012-0065-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641910v1</w:t>
+                <w:t xml:space="preserve">hal-02652286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of traits shared by rhizosphere-competent strains of fluorescent pseudomonads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ghirardi</w:t>
+                <w:t xml:space="preserve">Biogenesis of protein bodies during vicilin accumulation in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; immature seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Benlicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-012-0065-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652286v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the geographical range of the grass weed A. myosuroides Huds. (black-grass)</w:t>
+                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (3-4), pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869352v1</w:t>
+                <w:t xml:space="preserve">hal-00530498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation in resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the range of the arable weed Alopecurus myosuroides (black-grass)</w:t>
+                <w:t xml:space="preserve">Structure and evolution of resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the geographical range of the grass weed A. myosuroides Huds. (black-grass)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+                <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">A. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Brunel</w:t>
+                <w:t xml:space="preserve">D Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 186 (4), pp. 1005 - 1017. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 186, pp.1005-1017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785449v1</w:t>
+                <w:t xml:space="preserve">hal-01869352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical variation in resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the range of the arable weed Alopecurus myosuroides (black-grass)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (4), pp. 1005 - 1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03233.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00530498v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-3-0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666843v1</w:t>
+                <w:t xml:space="preserve">hal-02663857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142 (1), pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-3-0341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663857v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arable-weed flora and its pollen representation: A case study from the eastern part of France</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (1-4), pp.29-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,1041 +5003,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed response to herbicides: regional-scale distribution of herbicide resistance alleles in the grass weed Alopecurus myosuroides</w:t>
+                <w:t xml:space="preserve">Ambroisie à feuilles d'armoise : une enquête sur son passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Menchari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.16-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661635v1</w:t>
+                <w:t xml:space="preserve">hal-02654876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 598 (11), pp.12-16</w:t>
+              <w:t xml:space="preserve">, 2006, 589 (1), pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662916v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+                <w:t xml:space="preserve">Yosra Menchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 589 (1), pp.20-23</w:t>
+              <w:t xml:space="preserve">, 2006, 598 (11), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656007v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
+                <w:t xml:space="preserve">Weed response to herbicides: regional-scale distribution of herbicide resistance alleles in the grass weed Alopecurus myosuroides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+                <w:t xml:space="preserve">Yosra Menchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde des Plantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 171 (4), pp.861-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01788.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654251v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical spread of Ambrosia artemisiifolia L. in France from herbarium records</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monde des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 490, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666980v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroisie à feuilles d'armoise : une enquête sur son passé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">The historical spread of Ambrosia artemisiifolia L. in France from herbarium records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cardinal-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01401.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambroisie : chronique de l'extension d'un polluant biologique en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinq élues et des candidates : enquête sur les mauvaises herbes envahissantes en grandes cultures en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lonchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.207-209</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 578, pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675307v1</w:t>
+                <w:t xml:space="preserve">hal-02681759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq élues et des candidates : enquête sur les mauvaises herbes envahissantes en grandes cultures en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ambroisie : chronique de l'extension d'un polluant biologique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 578, pp.16-20</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.207-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681759v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'organisation et de gestion informatique d'une bibliothèque d'unité</w:t>
               </w:r>
@@ -6086,424 +6086,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML : un moyen simple d'utiliser les données structurées sous Internet Explorer</w:t>
+                <w:t xml:space="preserve">Diversité des communautés de mauvaises herbes des cultures annuelles de Côte d'or (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 46, pp.20-28</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (2), pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673440v1</w:t>
+                <w:t xml:space="preserve">hal-02674900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des communautés de mauvaises herbes des cultures annuelles de Côte d'or (France)</w:t>
+                <w:t xml:space="preserve">XML : un moyen simple d'utiliser les données structurées sous Internet Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 5 (2), pp.91-98</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46, pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674900v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et analyse préliminaire des données : utilisation raisonnée des tableurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating field-scale sampling methods for the estimation of mean plant densities of weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forcella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 45, pp.35-41</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.411-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683767v1</w:t>
+                <w:t xml:space="preserve">hal-02690376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire graphique des données : un exemple d'utilisation d'Analyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating field-scale sampling methods for the estimation of mean plant densities of weeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérification et analyse préliminaire des données : utilisation raisonnée des tableurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Forcella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.411-430</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690376v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of weed management strategies on soil seedbank diversity</w:t>
               </w:r>
@@ -6584,64 +6584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nine years' soil seed bank and weed vegetation relationships in an arabe field without weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34, pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6666,64 +6666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences sur les flores adventices suivantes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6761,51 +6761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation flore potentielle-flore réelle de sols agricoles de Côte-d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,77 +6856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation flore potentielle-flore réelle de sols agricoles de Côte-d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 16 (7), pp.453-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6964,51 +6964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision of soil seedbank sampling : how many soil cores ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Caixinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,234 +7070,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impression des sorties SAS sous UNIX : les sorties textes</w:t>
+                <w:t xml:space="preserve">Trend surface analysis : a simple tool for modelling spatial patterns of weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 33, pp.29-36</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13 (6), pp.433-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704506v1</w:t>
+                <w:t xml:space="preserve">hal-02701426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend surface analysis : a simple tool for modelling spatial patterns of weeds</w:t>
+                <w:t xml:space="preserve">L'impression des sorties SAS sous UNIX : les sorties textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 13 (6), pp.433-438</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701426v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence a long terme du travail du sol sur la densite des levees d'adventices en situation de non desherbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 71, pp.919-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7316,562 +7316,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fenetre LOG de SAS et les +/*%,? de messages d'erreur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding strategy in foxtail millet, Setaria italica following interspecific hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamama Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 29, pp.41-54</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 60, pp.97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715202v1</w:t>
+                <w:t xml:space="preserve">hal-02699470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
+                <w:t xml:space="preserve">La fenetre LOG de SAS et les +/*%,? de messages d'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mésogée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 52, n.p</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 29, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706665v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chull.sas :an SAS macro to construct the convex hull of one (or more) finite sets of points in a plane</w:t>
+                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 8 (4), pp.409</w:t>
+              <w:t xml:space="preserve">Mésogée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 52, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714374v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cooperative EWRS : La determination du potentiel semencier :II-estimation de la precision relative sur la moyenne a partir de composites</w:t>
+                <w:t xml:space="preserve">Chull.sas :an SAS macro to construct the convex hull of one (or more) finite sets of points in a plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 32, pp.95-101</w:t>
+              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 8 (4), pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714302v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding strategy in foxtail millet, Setaria italica following interspecific hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude cooperative EWRS : La determination du potentiel semencier :II-estimation de la precision relative sur la moyenne a partir de composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamama Naciri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Darmency</w:t>
+                <w:t xml:space="preserve">E. Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Caixinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Belliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.J. Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 60, pp.97-103</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 32, pp.95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699470v1</w:t>
+                <w:t xml:space="preserve">hal-02714302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La repartition spatiale du stock semencier : comparaison de techniques statistiques</w:t>
+                <w:t xml:space="preserve">Transfert de fichiers SAS de MS-DOS vers UNIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 31, pp.41-48</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27, pp.67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701251v1</w:t>
+                <w:t xml:space="preserve">hal-02712256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trucunix</w:t>
               </w:r>
@@ -7920,152 +7920,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de fichiers SAS de MS-DOS vers UNIX</w:t>
+                <w:t xml:space="preserve">La repartition spatiale du stock semencier : comparaison de techniques statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 27, pp.67-69</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712256v1</w:t>
+                <w:t xml:space="preserve">hal-02701251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern analysis of weed seeds in the cultivated soil seed bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 28, pp.721-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8084,342 +8084,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : III. Influence a long terme des techniques culturales sur la composition specifique du stock semencier</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : II. Influence a long terme des techniques culturales sur le potentiel semencier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30, pp.319-330</w:t>
+              <w:t xml:space="preserve">, 1990, 30, pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708021v1</w:t>
+                <w:t xml:space="preserve">hal-02712043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cooperative EWRS : la determination du potentiel semencier : I. recherche d'une relation entre la moyenne et la variance d'echantillonnage</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : III. Influence a long terme des techniques culturales sur la composition specifique du stock semencier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30, pp.421-429</w:t>
+              <w:t xml:space="preserve">, 1990, 30, pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709090v1</w:t>
+                <w:t xml:space="preserve">hal-02708021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : II. Influence a long terme des techniques culturales sur le potentiel semencier</w:t>
+                <w:t xml:space="preserve">Etude cooperative EWRS : la determination du potentiel semencier : I. recherche d'une relation entre la moyenne et la variance d'echantillonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chadoeuf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Caixinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30, pp.297-306</w:t>
+              <w:t xml:space="preserve">, 1990, 30, pp.421-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712043v1</w:t>
+                <w:t xml:space="preserve">hal-02709090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8526,273 +8526,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des communautés adventices et semis direct sous couvert – méthodologies et premiers résultats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;i&amp;gt;Phelipanche ramosa&amp;lt;/i&amp;gt; L.) : identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vieren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu de communication orale</w:t>
+              <w:t xml:space="preserve">Végéphyl -24 eme Conférence du COLUMA - Journées Internationales sur la Lutte Contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735980v1</w:t>
+                <w:t xml:space="preserve">hal-02541670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;i&amp;gt;Phelipanche ramosa&amp;lt;/i&amp;gt; L.) : identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Étude des communautés adventices et semis direct sous couvert – méthodologies et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gautheron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Végéphyl -24 eme Conférence du COLUMA - Journées Internationales sur la Lutte Contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541670v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des problèmes malherbologiques à l’adoption du semis direct sous couvert</w:t>
               </w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8912,77 +8912,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. 12 p</w:t>
@@ -9100,601 +9100,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604468v1</w:t>
+                <w:t xml:space="preserve">hal-01867158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de pratiques et outils pour le calcul scientifique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Math-Info de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886412v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+                <w:t xml:space="preserve">Partage de pratiques et outils pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Math-Info de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740707v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867158v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on concilier faible usage de pesticides, productivité et rentabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9713,247 +9713,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
+              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742185v1</w:t>
+                <w:t xml:space="preserve">hal-01872012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872012v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rare arable weeds are descriptors of low farming intensification?</w:t>
               </w:r>
@@ -10058,385 +10058,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740986v1</w:t>
+                <w:t xml:space="preserve">hal-02800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Strbik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173324v1</w:t>
+                <w:t xml:space="preserve">hal-02740986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800896v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d’applications des cartes auto-organisatrices en écologie végétale</w:t>
               </w:r>
@@ -10504,64 +10504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des communautés adventices le long d’un gradient de complexité paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,178 +10580,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to quantify in situ storage protein bodies in M. truncatula immature seeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatiser la production de fiches : exemple de création d'un atlas botanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon,, France. 36 p</w:t>
+              <w:t xml:space="preserve">Journée Semin R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747478v1</w:t>
+                <w:t xml:space="preserve">hal-02808061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatiser la production de fiches : exemple de création d'un atlas botanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach to quantify in situ storage protein bodies in M. truncatula immature seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Semin R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4.Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon,, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808061v1</w:t>
+                <w:t xml:space="preserve">hal-02747478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
               </w:r>
@@ -10763,64 +10763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l'orobanche rameuse CETIOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10871,51 +10871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10979,64 +10979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lonchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Conférence du COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11199,51 +11199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de jachère annuelle sur la flore adventice des cultures suivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Dijon, France. pp.383-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11350,51 +11350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation GLM de la présence/absence de quelques espèces de mauvaises herbes en fonction de variables du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11514,64 +11514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d' une jachère annuelle sur le stock semencier adventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11635,64 +11635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tillage on the vertical distribution of simulated plastic seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Weed Control Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11717,77 +11717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la jachère annuelle sur le salissement ultérieur des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. conférence du COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11825,77 +11825,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de populations adventices en situation de jachère annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. conférence du COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11914,411 +11914,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribucion en profundidad del banco de semillas de un suelo agricola</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des relations entre une communauté benthique marine et les facteurs du milieu : utilisation du test de Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso 1993 de la Sociedad Espanola de Malherbologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Lugo, España</w:t>
+              <w:t xml:space="preserve">2. Congrès International Limnologie-Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775844v1</w:t>
+                <w:t xml:space="preserve">hal-02772086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations entre une communauté benthique marine et les facteurs du milieu : utilisation du test de Mantel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribucion en profundidad del banco de semillas de un suelo agricola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès International Limnologie-Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Evian, France</w:t>
+              <w:t xml:space="preserve">Congreso 1993 de la Sociedad Espanola de Malherbologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Lugo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772086v1</w:t>
+                <w:t xml:space="preserve">hal-02775844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence a long terme des techniques culturales sur la dynamique des levees au champ d'adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Ecological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Marseille, France</w:t>
+              <w:t xml:space="preserve">9. Colloque International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849046v1</w:t>
+                <w:t xml:space="preserve">hal-02771928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence a long terme des techniques culturales sur la dynamique des levees au champ d'adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Dijon, France</w:t>
+              <w:t xml:space="preserve">6. European Ecological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771928v1</w:t>
+                <w:t xml:space="preserve">hal-02849046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution à long terme (1977/78-1985/86) du potentiel semencier de mauvaises herbes dans une rotation triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12382,217 +12382,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes en semis direct sous couvert : Impacts de l'abandon du travail du sol et des couverts sur la flore adventice ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité des champs et services écosystémiques : comment décrire la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790885v1</w:t>
+                <w:t xml:space="preserve">hal-02790158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des champs et services écosystémiques : comment décrire la flore adventice ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes en semis direct sous couvert : Impacts de l'abandon du travail du sol et des couverts sur la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790158v1</w:t>
+                <w:t xml:space="preserve">hal-02790885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la flore adventice en semis direct sous couvert</w:t>
               </w:r>
@@ -12781,64 +12781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de l'UMR 1347 Agroécologie dans des recherches sur le semis direct sous couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12883,843 +12883,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Reibel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-37, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602997v1</w:t>
+                <w:t xml:space="preserve">hal-01533957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques agricoles pour préserver les peuplements riches en espèces messicoles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-139, 2016</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604467v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences de capacités d’induction de la germination de deux pathovars d’orobanche rameuse sur une gamme d’hôtes des familles des brassicacées et fabacées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles pratiques agricoles pour préserver les peuplements riches en espèces messicoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Cambecedès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.48-57, 2016</w:t>
+              <w:t xml:space="preserve">, pp.131-139, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604117v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Différences de capacités d’induction de la germination de deux pathovars d’orobanche rameuse sur une gamme d’hôtes des familles des brassicacées et fabacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-37, 2016</w:t>
+              <w:t xml:space="preserve">, pp.48-57, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533957v1</w:t>
+                <w:t xml:space="preserve">hal-01604117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreasing herbicide use by contrasted cropping systems lead to various dynamics of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">François Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society-Société Française d’Ecologie Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France. British Ecological Society, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950890v1</w:t>
+                <w:t xml:space="preserve">hal-02739992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing herbicide use by contrasted cropping systems lead to various dynamics of weed communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dugué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France. British Ecological Society, 2014</w:t>
+              <w:t xml:space="preserve">British Ecological Society-Société Française d’Ecologie Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739992v1</w:t>
+                <w:t xml:space="preserve">hal-01950890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds community of lowlands rice system of northern Togo's savannah region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13865,51 +13865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a historical analysis of the spread of &amp;lt;i&amp;gt;Ambrosia artemisiifolia&amp;lt;/i&amp;gt; explain its actual success in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14123,51 +14123,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes de l’agriculture de conservation des sols</w:t>
+                <w:t xml:space="preserve">Gestion de la flore adventice en agriculture de conservation des sols : retours d’expérience d’agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
@@ -14198,75 +14198,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653790v1</w:t>
+                <w:t xml:space="preserve">hal-04654248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la flore adventice en agriculture de conservation des sols : retours d’expérience d’agriculteurs</w:t>
+                <w:t xml:space="preserve">Les principes de l’agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
@@ -14297,51 +14297,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654248v1</w:t>
+                <w:t xml:space="preserve">hal-04653790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment compter, noter les adventices ?</w:t>
               </w:r>
@@ -14435,51 +14435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14607,51 +14607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4139529F"/>
+    <w:nsid w:val="EC704BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14838,51 +14838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dessaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9135-598X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032320698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1102-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060843" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Laitung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.10.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XHVRLC1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benlicha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ghirardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos M. Raaijmakers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0065-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KL7Q482-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2007.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND35T34B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01788.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cardinal-Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01401.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVGJ4V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mayor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dessaint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chad&#339;uf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caixinhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Recasens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Post" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamama Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708021v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735980v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808337v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653790v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654248v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc.php?act=collection" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dessaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9135-598X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032320698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1102-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Laitung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.10.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XHVRLC1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ghirardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos M. Raaijmakers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0065-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KL7Q482-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benlicha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2007.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND35T34B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01788.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cardinal-Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01401.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVGJ4V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mayor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dessaint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chad&#339;uf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caixinhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Recasens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699470v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamama Naciri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Post" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808061v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772086v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808337v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654248v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc.php?act=collection" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>