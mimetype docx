--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -439,1378 +439,1378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional shifts in weed community composition following adoption of conservation agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Screening for potential mycoherbicides within the endophyte community of Phelipanche ramosa parasitizing tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Lucie Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dïnia Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12517⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.art. fiac024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511111v1</w:t>
+                <w:t xml:space="preserve">hal-03626682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for potential mycoherbicides within the endophyte community of Phelipanche ramosa parasitizing tobacco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+                <w:t xml:space="preserve">Functional shifts in weed community composition following adoption of conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (3), pp.art. fiac024. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.103-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626682v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Weed community diversity in conservation agriculture: Post-adoption changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.107351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380429v1</w:t>
+                <w:t xml:space="preserve">hal-03272802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed community diversity in conservation agriculture: Post-adoption changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil seedbank: Old methods for new challenges in agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107351⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272802v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil seedbank: Old methods for new challenges in agroecology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12619⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150770v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cadet</w:t>
+                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.14-27. </w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.243-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2021.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483108v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête semis direct sous couvert végétal transition agronomique et évolution des problèmes malherbologiques</w:t>
+                <w:t xml:space="preserve">L’adoption du semis direct sous couvert végétal : transition douce ou rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Émeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353905v1</w:t>
+                <w:t xml:space="preserve">hal-03136929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed Management in the Transition to Conservation Agriculture: Farmers’ Response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Fanfarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Abbate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (7), pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10060843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03126619v1</w:t>
+                <w:t xml:space="preserve">hal-03146348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adoption du semis direct sous couvert végétal : transition douce ou rupture ?</w:t>
+                <w:t xml:space="preserve">Weed Management in the Transition to Conservation Agriculture: Farmers’ Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2020003⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10060843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136929v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Abbate</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.385-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146348v1</w:t>
+                <w:t xml:space="preserve">hal-03001698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Enquête semis direct sous couvert végétal transition agronomique et évolution des problèmes malherbologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001698v1</w:t>
+                <w:t xml:space="preserve">hal-03353905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des plantes messicoles dans les parcelles cultivées : caractérisation des systèmes de cultures favorables, rôles fonctionnels, perception par la profession.</w:t>
               </w:r>
@@ -1924,986 +1924,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Reducing pesticide use while preserving crop productivity and profitability on arable farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Le Corre</w:t>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (3), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2017.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702096v1</w:t>
+                <w:t xml:space="preserve">hal-01608601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing pesticide use while preserving crop productivity and profitability on arable farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 705, pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608601v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.134-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617605v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie de Waele</w:t>
+                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buthiot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.134-143. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.481--489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607435v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and regional changes in taxonomic and functional diversity of arable weed communities in Burgundy (France) between the 1970s and the 2000s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163 (4), pp.359-371. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (6), pp.452-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2016.1234410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602252v1</w:t>
+                <w:t xml:space="preserve">hal-01533925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533925v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Local and regional changes in taxonomic and functional diversity of arable weed communities in Burgundy (France) between the 1970s and the 2000s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (4), pp.359-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2016.1234410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01602413v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected fast development of branched broomrape on slow-growing Brassicaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3080,64 +3080,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’intensité de l’utilisation des pesticides dans les colzas d’hiver : cas de la zone d’étude de Fénay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,463 +3178,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.459 - 470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951533v1</w:t>
+                <w:t xml:space="preserve">hal-02647621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion de citations et construction automatique d’une liste de références dans Word</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79, 11 p</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 669, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643980v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive and native populations of common ragweed exhibit strong tolerance to foliar damage.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion de citations et construction automatique d’une liste de références dans Word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beryl Laitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.10.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01116563v1</w:t>
+                <w:t xml:space="preserve">hal-02643980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive and native populations of common ragweed exhibit strong tolerance to foliar damage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+                <w:t xml:space="preserve">Beryl Laitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipanche ramosa (L.) Pomel populations differ in life-history and infection response to hosts</w:t>
               </w:r>
@@ -3646,64 +3646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 208 (4), pp.247--252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3750,64 +3750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3858,64 +3858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides sur blé tendre d'hiver, diversité dans le détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3947,954 +3947,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of traits shared by rhizosphere-competent strains of fluorescent pseudomonads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogenesis of protein bodies during vicilin accumulation in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; immature seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ghirardi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Benlicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-012-0065-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652286v1</w:t>
+                <w:t xml:space="preserve">hal-02641910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenesis of protein bodies during vicilin accumulation in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; immature seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+                <w:t xml:space="preserve">Identification of traits shared by rhizosphere-competent strains of fluorescent pseudomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos M. Raaijmakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.725-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-012-0065-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641910v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
+                <w:t xml:space="preserve">Structure and evolution of resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the geographical range of the grass weed A. myosuroides Huds. (black-grass)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186, pp.1005-1017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530498v1</w:t>
+                <w:t xml:space="preserve">hal-01869352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the geographical range of the grass weed A. myosuroides Huds. (black-grass)</w:t>
+                <w:t xml:space="preserve">Geographical variation in resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the range of the arable weed Alopecurus myosuroides (black-grass)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michel</w:t>
+                <w:t xml:space="preserve">Séverine S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bérard</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Brunel</w:t>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 186, pp.1005-1017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 186 (4), pp. 1005 - 1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03233.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869352v1</w:t>
+                <w:t xml:space="preserve">hal-01785449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation in resistance to acetyl-coenzyme A carboxylase-inhibiting herbicides across the range of the arable weed Alopecurus myosuroides (black-grass)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weed species richness in winter wheat increases with landscape heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (3-4), pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03233.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785449v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-3-0341⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142 (1), pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663857v1</w:t>
+                <w:t xml:space="preserve">hal-02666843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arable weed decline in Northern France: crop edges as refugia for weed conservation?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Symbiosis-related plant genes modulate molecular responses in an arbuscular mycorrhizal fungus during early root interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Seddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2008.09.029⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-3-0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666843v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arable-weed flora and its pollen representation: A case study from the eastern part of France</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (1-4), pp.29-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,1041 +5003,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroisie à feuilles d'armoise : une enquête sur son passé</w:t>
+                <w:t xml:space="preserve">Weed response to herbicides: regional-scale distribution of herbicide resistance alleles in the grass weed Alopecurus myosuroides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Yosra Menchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 171 (4), pp.861-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01788.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654876v1</w:t>
+                <w:t xml:space="preserve">hal-02661635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 589 (1), pp.20-23</w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656007v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yosra Menchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.57-64</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 598 (11), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661788v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 598 (11), pp.12-16</w:t>
+              <w:t xml:space="preserve">, 2006, 589 (1), pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662916v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed response to herbicides: regional-scale distribution of herbicide resistance alleles in the grass weed Alopecurus myosuroides</w:t>
+                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Menchari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monde des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 490, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01788.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661635v1</w:t>
+                <w:t xml:space="preserve">hal-02654251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">The historical spread of Ambrosia artemisiifolia L. in France from herbarium records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cardinal-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde des Plantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01401.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654251v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical spread of Ambrosia artemisiifolia L. in France from herbarium records</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Ambroisie à feuilles d'armoise : une enquête sur son passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.16-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666980v1</w:t>
+                <w:t xml:space="preserve">hal-02654876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq élues et des candidates : enquête sur les mauvaises herbes envahissantes en grandes cultures en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ambroisie : chronique de l'extension d'un polluant biologique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gasquez</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 578, pp.16-20</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.207-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681759v1</w:t>
+                <w:t xml:space="preserve">hal-02675307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambroisie : chronique de l'extension d'un polluant biologique en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinq élues et des candidates : enquête sur les mauvaises herbes envahissantes en grandes cultures en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lonchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.207-209</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 578, pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675307v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'organisation et de gestion informatique d'une bibliothèque d'unité</w:t>
               </w:r>
@@ -6086,424 +6086,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des communautés de mauvaises herbes des cultures annuelles de Côte d'or (France)</w:t>
+                <w:t xml:space="preserve">XML : un moyen simple d'utiliser les données structurées sous Internet Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 5 (2), pp.91-98</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46, pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674900v1</w:t>
+                <w:t xml:space="preserve">hal-02673440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML : un moyen simple d'utiliser les données structurées sous Internet Explorer</w:t>
+                <w:t xml:space="preserve">Diversité des communautés de mauvaises herbes des cultures annuelles de Côte d'or (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 46, pp.20-28</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (2), pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673440v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating field-scale sampling methods for the estimation of mean plant densities of weeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérification et analyse préliminaire des données : utilisation raisonnée des tableurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Forcella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.411-430</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690376v1</w:t>
+                <w:t xml:space="preserve">hal-02683767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire graphique des données : un exemple d'utilisation d'Analyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et analyse préliminaire des données : utilisation raisonnée des tableurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating field-scale sampling methods for the estimation of mean plant densities of weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forcella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 45, pp.35-41</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.411-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683767v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of weed management strategies on soil seedbank diversity</w:t>
               </w:r>
@@ -6584,64 +6584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nine years' soil seed bank and weed vegetation relationships in an arabe field without weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34, pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6666,64 +6666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences sur les flores adventices suivantes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6761,51 +6761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation flore potentielle-flore réelle de sols agricoles de Côte-d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,77 +6856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation flore potentielle-flore réelle de sols agricoles de Côte-d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 16 (7), pp.453-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6964,51 +6964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision of soil seedbank sampling : how many soil cores ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Caixinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,234 +7070,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend surface analysis : a simple tool for modelling spatial patterns of weeds</w:t>
+                <w:t xml:space="preserve">L'impression des sorties SAS sous UNIX : les sorties textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 13 (6), pp.433-438</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701426v1</w:t>
+                <w:t xml:space="preserve">hal-02704506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impression des sorties SAS sous UNIX : les sorties textes</w:t>
+                <w:t xml:space="preserve">Trend surface analysis : a simple tool for modelling spatial patterns of weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 33, pp.29-36</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13 (6), pp.433-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704506v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence a long terme du travail du sol sur la densite des levees d'adventices en situation de non desherbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 71, pp.919-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7316,493 +7316,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding strategy in foxtail millet, Setaria italica following interspecific hybridization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 60, pp.97-103</w:t>
+              <w:t xml:space="preserve">Mésogée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 52, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699470v1</w:t>
+                <w:t xml:space="preserve">hal-02706665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fenetre LOG de SAS et les +/*%,? de messages d'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 29, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
+                <w:t xml:space="preserve">Chull.sas :an SAS macro to construct the convex hull of one (or more) finite sets of points in a plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mésogée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 52, n.p</w:t>
+              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 8 (4), pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706665v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chull.sas :an SAS macro to construct the convex hull of one (or more) finite sets of points in a plane</w:t>
+                <w:t xml:space="preserve">Etude cooperative EWRS : La determination du potentiel semencier :II-estimation de la precision relative sur la moyenne a partir de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Caixinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 8 (4), pp.409</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 32, pp.95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714374v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cooperative EWRS : La determination du potentiel semencier :II-estimation de la precision relative sur la moyenne a partir de composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding strategy in foxtail millet, Setaria italica following interspecific hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamama Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 32, pp.95-101</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 60, pp.97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714302v1</w:t>
+                <w:t xml:space="preserve">hal-02699470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de fichiers SAS de MS-DOS vers UNIX</w:t>
               </w:r>
@@ -8008,64 +8008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern analysis of weed seeds in the cultivated soil seed bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 28, pp.721-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8084,342 +8084,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : II. Influence a long terme des techniques culturales sur le potentiel semencier</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : III. Influence a long terme des techniques culturales sur la composition specifique du stock semencier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30, pp.297-306</w:t>
+              <w:t xml:space="preserve">, 1990, 30, pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712043v1</w:t>
+                <w:t xml:space="preserve">hal-02708021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : III. Influence a long terme des techniques culturales sur la composition specifique du stock semencier</w:t>
+                <w:t xml:space="preserve">Etude cooperative EWRS : la determination du potentiel semencier : I. recherche d'une relation entre la moyenne et la variance d'echantillonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Caixinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30, pp.319-330</w:t>
+              <w:t xml:space="preserve">, 1990, 30, pp.421-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708021v1</w:t>
+                <w:t xml:space="preserve">hal-02709090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude cooperative EWRS : la determination du potentiel semencier : I. recherche d'une relation entre la moyenne et la variance d'echantillonnage</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique d'une communaute adventice : II. Influence a long terme des techniques culturales sur le potentiel semencier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30, pp.421-429</w:t>
+              <w:t xml:space="preserve">, 1990, 30, pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709090v1</w:t>
+                <w:t xml:space="preserve">hal-02712043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8558,64 +8558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Gatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8772,260 +8772,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des problèmes malherbologiques à l’adoption du semis direct sous couvert</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;em&amp;gt;Phelipanche ramosa L&amp;lt;/em&amp;gt;.) : Identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736010v1</w:t>
+                <w:t xml:space="preserve">hal-02736140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;em&amp;gt;Phelipanche ramosa L&amp;lt;/em&amp;gt;.) : Identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des problèmes malherbologiques à l’adoption du semis direct sous couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 12 p</w:t>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736140v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed flora evolution in direct seeding under cover systems</w:t>
               </w:r>
@@ -9100,601 +9100,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867158v1</w:t>
+                <w:t xml:space="preserve">hal-01604468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740707v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de pratiques et outils pour le calcul scientifique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
+                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Math-Info de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886412v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Partage de pratiques et outils pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vuillemin</w:t>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Journées Math-Info de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604468v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on concilier faible usage de pesticides, productivité et rentabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9713,247 +9713,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872012v1</w:t>
+                <w:t xml:space="preserve">hal-02742185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
+              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742185v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rare arable weeds are descriptors of low farming intensification?</w:t>
               </w:r>
@@ -10058,385 +10058,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800896v1</w:t>
+                <w:t xml:space="preserve">hal-01173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740986v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Strbik</w:t>
+                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gaujour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173324v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d’applications des cartes auto-organisatrices en écologie végétale</w:t>
               </w:r>
@@ -10504,64 +10504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des communautés adventices le long d’un gradient de complexité paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,178 +10580,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatiser la production de fiches : exemple de création d'un atlas botanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach to quantify in situ storage protein bodies in M. truncatula immature seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Semin R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4.Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon,, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808061v1</w:t>
+                <w:t xml:space="preserve">hal-02747478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to quantify in situ storage protein bodies in M. truncatula immature seeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatiser la production de fiches : exemple de création d'un atlas botanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon,, France. 36 p</w:t>
+              <w:t xml:space="preserve">Journée Semin R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747478v1</w:t>
+                <w:t xml:space="preserve">hal-02808061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
               </w:r>
@@ -10763,64 +10763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l'orobanche rameuse CETIOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10871,51 +10871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10979,64 +10979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lonchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Conférence du COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11199,51 +11199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de jachère annuelle sur la flore adventice des cultures suivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Dijon, France. pp.383-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11350,51 +11350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation GLM de la présence/absence de quelques espèces de mauvaises herbes en fonction de variables du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11514,64 +11514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d' une jachère annuelle sur le stock semencier adventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11635,64 +11635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tillage on the vertical distribution of simulated plastic seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Weed Control Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11717,77 +11717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la jachère annuelle sur le salissement ultérieur des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. conférence du COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11825,77 +11825,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de populations adventices en situation de jachère annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. conférence du COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11914,411 +11914,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations entre une communauté benthique marine et les facteurs du milieu : utilisation du test de Mantel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribucion en profundidad del banco de semillas de un suelo agricola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Congrès International Limnologie-Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Evian, France</w:t>
+              <w:t xml:space="preserve">Congreso 1993 de la Sociedad Espanola de Malherbologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Lugo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772086v1</w:t>
+                <w:t xml:space="preserve">hal-02775844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribucion en profundidad del banco de semillas de un suelo agricola</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des relations entre une communauté benthique marine et les facteurs du milieu : utilisation du test de Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso 1993 de la Sociedad Espanola de Malherbologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Lugo, España</w:t>
+              <w:t xml:space="preserve">2. Congrès International Limnologie-Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775844v1</w:t>
+                <w:t xml:space="preserve">hal-02772086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence a long terme des techniques culturales sur la dynamique des levees au champ d'adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Barralis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Dijon, France</w:t>
+              <w:t xml:space="preserve">6. European Ecological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771928v1</w:t>
+                <w:t xml:space="preserve">hal-02849046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence a long terme des techniques culturales sur la dynamique des levees au champ d'adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Ecological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Marseille, France</w:t>
+              <w:t xml:space="preserve">9. Colloque International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849046v1</w:t>
+                <w:t xml:space="preserve">hal-02771928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution à long terme (1977/78-1985/86) du potentiel semencier de mauvaises herbes dans une rotation triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12382,1344 +12382,1344 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des champs et services écosystémiques : comment décrire la flore adventice ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes en semis direct sous couvert : Impacts de l'abandon du travail du sol et des couverts sur la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790158v1</w:t>
+                <w:t xml:space="preserve">hal-02790885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes en semis direct sous couvert : Impacts de l'abandon du travail du sol et des couverts sur la flore adventice ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité des champs et services écosystémiques : comment décrire la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790885v1</w:t>
+                <w:t xml:space="preserve">hal-02790158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la flore adventice en semis direct sous couvert</w:t>
+                <w:t xml:space="preserve">Evolution de la flore adventice en système de culture utilisant le semis direct sous couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
+              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790884v1</w:t>
+                <w:t xml:space="preserve">hal-02785509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la flore adventice en système de culture utilisant le semis direct sous couvert végétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication de l'UMR 1347 Agroécologie dans des recherches sur le semis direct sous couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
+              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785509v1</w:t>
+                <w:t xml:space="preserve">hal-02787385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de l'UMR 1347 Agroécologie dans des recherches sur le semis direct sous couvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la flore adventice en semis direct sous couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787385v1</w:t>
+                <w:t xml:space="preserve">hal-02790884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.30-37, 2016</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533957v1</w:t>
+                <w:t xml:space="preserve">hal-01602997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles pratiques agricoles pour préserver les peuplements riches en espèces messicoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Cambecedès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-139, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602997v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques agricoles pour préserver les peuplements riches en espèces messicoles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différences de capacités d’induction de la germination de deux pathovars d’orobanche rameuse sur une gamme d’hôtes des familles des brassicacées et fabacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131-139, 2016</w:t>
+              <w:t xml:space="preserve">, pp.48-57, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604467v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences de capacités d’induction de la germination de deux pathovars d’orobanche rameuse sur une gamme d’hôtes des familles des brassicacées et fabacées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.48-57, 2016</w:t>
+              <w:t xml:space="preserve">, pp.30-37, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604117v1</w:t>
+                <w:t xml:space="preserve">hal-01533957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing herbicide use by contrasted cropping systems lead to various dynamics of weed communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dugué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France. British Ecological Society, 2014</w:t>
+              <w:t xml:space="preserve">British Ecological Society-Société Française d’Ecologie Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739992v1</w:t>
+                <w:t xml:space="preserve">hal-01950890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreasing herbicide use by contrasted cropping systems lead to various dynamics of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">François Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society-Société Française d’Ecologie Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France. British Ecological Society, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950890v1</w:t>
+                <w:t xml:space="preserve">hal-02739992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds community of lowlands rice system of northern Togo's savannah region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13865,51 +13865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a historical analysis of the spread of &amp;lt;i&amp;gt;Ambrosia artemisiifolia&amp;lt;/i&amp;gt; explain its actual success in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14435,51 +14435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14607,51 +14607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC704BB3"/>
+    <w:nsid w:val="4AB58402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14838,51 +14838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dessaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9135-598X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032320698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1102-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Laitung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.10.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XHVRLC1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ghirardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos M. Raaijmakers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0065-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KL7Q482-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benlicha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2007.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND35T34B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01788.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cardinal-Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01401.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVGJ4V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mayor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dessaint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chad&#339;uf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caixinhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Recasens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699470v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamama Naciri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Post" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709090v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808061v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772086v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808337v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654248v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc.php?act=collection" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dessaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9135-598X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032320698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1102-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060843" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Laitung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XHVRLC1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benlicha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ghirardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos M. Raaijmakers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0065-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KL7Q482-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2007.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND35T34B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01788.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cardinal-Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01401.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVGJ4V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mayor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dessaint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chad&#339;uf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caixinhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Recasens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Post" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamama Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708021v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785509v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808337v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654248v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc.php?act=collection" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>