--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1188,391 +1188,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adoption du semis direct sous couvert végétal : transition douce ou rupture ?</w:t>
+                <w:t xml:space="preserve">Weed Management in the Transition to Conservation Agriculture: Farmers’ Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.5. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2020003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10060843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136929v1</w:t>
+                <w:t xml:space="preserve">hal-03126619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adoption du semis direct sous couvert végétal : transition douce ou rupture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Fanfarillo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Abbate</w:t>
+                <w:t xml:space="preserve">Émeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146348v1</w:t>
+                <w:t xml:space="preserve">hal-03136929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed Management in the Transition to Conservation Agriculture: Farmers’ Response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Species composition, richness, and diversity of weed communities of winter arable land in relation to geo-environmental factors: a gradient analysis in mainland Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Fanfarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+                <w:t xml:space="preserve">Giovanna Abbate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.843. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (7), pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10060843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2019-0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126619v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
               </w:r>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1924,278 +1924,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing pesticide use while preserving crop productivity and profitability on arable farms</w:t>
+                <w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 705, pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608601v1</w:t>
+                <w:t xml:space="preserve">hal-02617605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t>
+                <w:t xml:space="preserve">Reducing pesticide use while preserving crop productivity and profitability on arable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (3), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2017.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617605v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
               </w:r>
@@ -3178,463 +3178,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
+                <w:t xml:space="preserve">Invasive and native populations of common ragweed exhibit strong tolerance to foliar damage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">B. Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+                <w:t xml:space="preserve">Beryl Laitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (2), pp.459 - 470. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647621v1</w:t>
+                <w:t xml:space="preserve">hal-01116563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">A combined histology and transcriptome analysis unravels novel questions on Medicago truncatula seed coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.459 - 470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951533v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion de citations et construction automatique d’une liste de références dans Word</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79, 11 p</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 669, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643980v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive and native populations of common ragweed exhibit strong tolerance to foliar damage.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion de citations et construction automatique d’une liste de références dans Word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beryl Laitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01116563v1</w:t>
+                <w:t xml:space="preserve">hal-02643980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipanche ramosa (L.) Pomel populations differ in life-history and infection response to hosts</w:t>
               </w:r>
@@ -3953,90 +3953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenesis of protein bodies during vicilin accumulation in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; immature seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benlicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (1-4), pp.29-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,549 +5003,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed response to herbicides: regional-scale distribution of herbicide resistance alleles in the grass weed Alopecurus myosuroides</w:t>
+                <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Menchari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.57-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661635v1</w:t>
+                <w:t xml:space="preserve">hal-02661788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of herbicide resistance of Alopecurus myosuroides Huds. in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Menchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection. Special issue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.57-64</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 598 (11), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661788v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance du vulpin des champs aux anti-graminées dans les blés en France. La métabolisation : son importance crée une situation à risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 598 (11), pp.12-16</w:t>
+              <w:t xml:space="preserve">, 2006, 589 (1), pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662916v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance du vulpin aux herbicides. Son importance et sa répartition en Côte d'Or</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Delattre</w:t>
+                <w:t xml:space="preserve">Weed response to herbicides: regional-scale distribution of herbicide resistance alleles in the grass weed Alopecurus myosuroides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Menchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 171 (4), pp.861-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01788.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656007v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical spread of Ambrosia artemisiifolia L. in France from herbarium records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,51 +5738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroisie à feuilles d'armoise : une enquête sur son passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5846,51 +5846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.207-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6250,260 +6250,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et analyse préliminaire des données : utilisation raisonnée des tableurs</w:t>
+                <w:t xml:space="preserve">Analyse exploratoire graphique des données : un exemple d'utilisation d'Analyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 45, pp.35-41</w:t>
+              <w:t xml:space="preserve">, 2000, 44, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683767v1</w:t>
+                <w:t xml:space="preserve">hal-02693355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire graphique des données : un exemple d'utilisation d'Analyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating field-scale sampling methods for the estimation of mean plant densities of weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forcella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 44, pp.50-57</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.411-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693355v1</w:t>
+                <w:t xml:space="preserve">hal-02690376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating field-scale sampling methods for the estimation of mean plant densities of weeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérification et analyse préliminaire des données : utilisation raisonnée des tableurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Forcella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.411-430</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690376v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of weed management strategies on soil seedbank diversity</w:t>
               </w:r>
@@ -7070,178 +7070,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impression des sorties SAS sous UNIX : les sorties textes</w:t>
+                <w:t xml:space="preserve">Trend surface analysis : a simple tool for modelling spatial patterns of weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 33, pp.29-36</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13 (6), pp.433-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704506v1</w:t>
+                <w:t xml:space="preserve">hal-02701426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend surface analysis : a simple tool for modelling spatial patterns of weeds</w:t>
+                <w:t xml:space="preserve">L'impression des sorties SAS sous UNIX : les sorties textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 13 (6), pp.433-438</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701426v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence a long terme du travail du sol sur la densite des levees d'adventices en situation de non desherbage</w:t>
               </w:r>
@@ -7316,191 +7316,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
+                <w:t xml:space="preserve">La fenetre LOG de SAS et les +/*%,? de messages d'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mésogée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 52, n.p</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 29, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706665v1</w:t>
+                <w:t xml:space="preserve">hal-02715202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fenetre LOG de SAS et les +/*%,? de messages d'erreur</w:t>
+                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 29, pp.41-54</w:t>
+              <w:t xml:space="preserve">Mésogée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 52, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715202v1</w:t>
+                <w:t xml:space="preserve">hal-02706665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chull.sas :an SAS macro to construct the convex hull of one (or more) finite sets of points in a plane</w:t>
               </w:r>
@@ -7782,96 +7782,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de fichiers SAS de MS-DOS vers UNIX</w:t>
+                <w:t xml:space="preserve">La repartition spatiale du stock semencier : comparaison de techniques statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 27, pp.67-69</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712256v1</w:t>
+                <w:t xml:space="preserve">hal-02701251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trucunix</w:t>
               </w:r>
@@ -7920,96 +7920,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La repartition spatiale du stock semencier : comparaison de techniques statistiques</w:t>
+                <w:t xml:space="preserve">Transfert de fichiers SAS de MS-DOS vers UNIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 31, pp.41-48</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27, pp.67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701251v1</w:t>
+                <w:t xml:space="preserve">hal-02712256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern analysis of weed seeds in the cultivated soil seed bank</w:t>
               </w:r>
@@ -8526,273 +8526,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;i&amp;gt;Phelipanche ramosa&amp;lt;/i&amp;gt; L.) : identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des communautés adventices et semis direct sous couvert – méthodologies et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vacher</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Végéphyl -24 eme Conférence du COLUMA - Journées Internationales sur la Lutte Contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541670v1</w:t>
+                <w:t xml:space="preserve">hal-02735980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des communautés adventices et semis direct sous couvert – méthodologies et premiers résultats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;i&amp;gt;Phelipanche ramosa&amp;lt;/i&amp;gt; L.) : identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vieren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu de communication orale</w:t>
+              <w:t xml:space="preserve">Végéphyl -24 eme Conférence du COLUMA - Journées Internationales sur la Lutte Contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735980v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;em&amp;gt;Phelipanche ramosa L&amp;lt;/em&amp;gt;.) : Identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
               </w:r>
@@ -8830,51 +8830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. 12 p</w:t>
@@ -8929,51 +8929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9100,188 +9100,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Partage de pratiques et outils pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vuillemin</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">Journées Math-Info de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604468v1</w:t>
+                <w:t xml:space="preserve">hal-01886412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9300,109 +9300,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867158v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
+                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9421,198 +9421,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740707v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de pratiques et outils pour le calcul scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chabanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+                <w:t xml:space="preserve">C. Deneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Sokol</w:t>
+                <w:t xml:space="preserve">F. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Math-Info de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886412v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on concilier faible usage de pesticides, productivité et rentabilité ?</w:t>
               </w:r>
@@ -9713,247 +9713,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
+                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
+              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742185v1</w:t>
+                <w:t xml:space="preserve">hal-01872012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
+                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872012v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rare arable weeds are descriptors of low farming intensification?</w:t>
               </w:r>
@@ -10058,385 +10058,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Strbik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173324v1</w:t>
+                <w:t xml:space="preserve">hal-02740986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800896v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+                <w:t xml:space="preserve">Dynamique spatio-temporelle des communautés végétales dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740986v1</w:t>
+                <w:t xml:space="preserve">hal-02800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d’applications des cartes auto-organisatrices en écologie végétale</w:t>
               </w:r>
@@ -10517,51 +10517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Landscape Ecology (IALE). USA., Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,178 +10580,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to quantify in situ storage protein bodies in M. truncatula immature seeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatiser la production de fiches : exemple de création d'un atlas botanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon,, France. 36 p</w:t>
+              <w:t xml:space="preserve">Journée Semin R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747478v1</w:t>
+                <w:t xml:space="preserve">hal-02808061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatiser la production de fiches : exemple de création d'un atlas botanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach to quantify in situ storage protein bodies in M. truncatula immature seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Semin R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4.Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon,, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808061v1</w:t>
+                <w:t xml:space="preserve">hal-02747478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
               </w:r>
@@ -11350,51 +11350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation GLM de la présence/absence de quelques espèces de mauvaises herbes en fonction de variables du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12065,217 +12065,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence a long terme des techniques culturales sur la dynamique des levees au champ d'adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Ecological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Marseille, France</w:t>
+              <w:t xml:space="preserve">9. Colloque International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849046v1</w:t>
+                <w:t xml:space="preserve">hal-02771928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence a long terme des techniques culturales sur la dynamique des levees au champ d'adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and phenology of weed communities in the Dijon area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Barralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chadoeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Dijon, France</w:t>
+              <w:t xml:space="preserve">6. European Ecological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771928v1</w:t>
+                <w:t xml:space="preserve">hal-02849046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution à long terme (1977/78-1985/86) du potentiel semencier de mauvaises herbes dans une rotation triennale</w:t>
               </w:r>
@@ -12572,338 +12572,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la flore adventice en système de culture utilisant le semis direct sous couvert végétal</w:t>
+                <w:t xml:space="preserve">Evolution de la flore adventice en semis direct sous couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
+              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785509v1</w:t>
+                <w:t xml:space="preserve">hal-02790884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de l'UMR 1347 Agroécologie dans des recherches sur le semis direct sous couvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la flore adventice en système de culture utilisant le semis direct sous couvert végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
+              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787385v1</w:t>
+                <w:t xml:space="preserve">hal-02785509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la flore adventice en semis direct sous couvert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication de l'UMR 1347 Agroécologie dans des recherches sur le semis direct sous couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790884v1</w:t>
+                <w:t xml:space="preserve">hal-02787385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
               </w:r>
@@ -13414,256 +13414,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreasing herbicide use by contrasted cropping systems lead to various dynamics of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">François Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society-Société Française d’Ecologie Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France. British Ecological Society, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950890v1</w:t>
+                <w:t xml:space="preserve">hal-02739992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing herbicide use by contrasted cropping systems lead to various dynamics of weed communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dugué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France. British Ecological Society, 2014</w:t>
+              <w:t xml:space="preserve">British Ecological Society-Société Française d’Ecologie Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739992v1</w:t>
+                <w:t xml:space="preserve">hal-01950890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds community of lowlands rice system of northern Togo's savannah region</w:t>
               </w:r>
@@ -13675,51 +13675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13865,51 +13865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a historical analysis of the spread of &amp;lt;i&amp;gt;Ambrosia artemisiifolia&amp;lt;/i&amp;gt; explain its actual success in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14123,51 +14123,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la flore adventice en agriculture de conservation des sols : retours d’expérience d’agriculteurs</w:t>
+                <w:t xml:space="preserve">Les principes de l’agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
@@ -14198,75 +14198,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654248v1</w:t>
+                <w:t xml:space="preserve">hal-04653790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes de l’agriculture de conservation des sols</w:t>
+                <w:t xml:space="preserve">Gestion de la flore adventice en agriculture de conservation des sols : retours d’expérience d’agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
@@ -14297,51 +14297,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653790v1</w:t>
+                <w:t xml:space="preserve">hal-04654248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment compter, noter les adventices ?</w:t>
               </w:r>
@@ -14607,51 +14607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AB58402"/>
+    <w:nsid w:val="6DA4519F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14838,51 +14838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dessaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9135-598X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032320698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1102-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060843" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Laitung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XHVRLC1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benlicha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ghirardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos M. Raaijmakers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0065-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KL7Q482-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2007.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND35T34B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01788.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cardinal-Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01401.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVGJ4V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mayor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dessaint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chad&#339;uf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caixinhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Recasens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Post" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamama Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708021v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785509v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808337v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654248v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc.php?act=collection" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-dessaint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9135-598X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032320698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1102-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060843" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fanfarillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Abbate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2019-0178" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Cambecedes J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51911827642897E12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1234410" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.04.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01780405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2013033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Laitung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.10.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XHVRLC1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benlicha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ghirardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos M. Raaijmakers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0065-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KL7Q482-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01869352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;rard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03233.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.06.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTQWXLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.09.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7X306KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Seddas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-3-0341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2007.02.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND35T34B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Menchari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delattre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01788.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cardinal-Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01401.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCVGJ4V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673440v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674900v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693355v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690376v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forcella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mayor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dessaint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chad&#339;uf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caixinhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Recasens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Post" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamama Naciri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708021v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735980v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pointereau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bardet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800896v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808061v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747478v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vioix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Douzal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Assemat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Corre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrera" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767613v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambeced&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393347.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808337v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carlier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653790v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654248v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785271v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/pufc.php?act=collection" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>