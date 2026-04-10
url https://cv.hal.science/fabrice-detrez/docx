--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1074,499 +1074,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of microstructure evolution for polymer using the phase field method: Crystallization induced by temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data-driven computational homogenization method based on neural networks for the nonlinear anisotropic electrical response of graphene/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanghao Gong</w:t>
+                <w:t xml:space="preserve">Dimitris Giovanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissarion Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.307-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-018-1643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360767v1</w:t>
+                <w:t xml:space="preserve">hal-02265344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the relationship between the spherulitic microstructure and isothermal crystallization kinetics. Part I. 2-D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Simulation of microstructure evolution for polymer using the phase field method: Crystallization induced by temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121642⟩</w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395147v1</w:t>
+                <w:t xml:space="preserve">hal-02360767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistive of graphene/polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Numerical study of the relationship between the spherulitic microstructure and isothermal crystallization kinetics. Part I. 2-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/aafa58⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (28), pp.Article number 121642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265340v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven computational homogenization method based on neural networks for the nonlinear anisotropic electrical response of graphene/polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistive of graphene/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.307-321. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.035001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-018-1643-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aafa58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265344v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low electrical percolation thresholds and nonlinear effects in graphene-reinforced nanocomposites: a numerical analysis</w:t>
               </w:r>
@@ -3228,122 +3228,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de microstructures sphérolitiques dans les composites à matrice thermoplastique semi-cristalline</w:t>
+                <w:t xml:space="preserve">Modélisation du lien entre le comportement viscoélastique et le changement de conformation d'une macromolécule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">31eme colloque national DDformation des Polymères Solide (DEPOS 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606787v1</w:t>
+                <w:t xml:space="preserve">hal-04259055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constitutive Model for Semi-Crystalline Polymer Deformation Involving Lamellar Fragmentation</w:t>
               </w:r>
@@ -3392,328 +3366,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du lien entre le comportement viscoélastique et le changement de conformation d'une macromolécule</w:t>
+                <w:t xml:space="preserve">Génération de microstructures sphérolitiques dans les composites à matrice thermoplastique semi-cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31eme colloque national DDformation des Polymères Solide (DEPOS 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet (France), France</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259055v1</w:t>
+                <w:t xml:space="preserve">hal-04606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
+                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Symposium on Polymer Nanocomposites (ISPN2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259080v1</w:t>
+                <w:t xml:space="preserve">hal-04260715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESB2022 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260679v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3739,289 +3739,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2022 International Symposium on Polymer Nanocomposites (ISPN2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262398v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caruel</w:t>
+                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Manevy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2022 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727763v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
+                <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260715v1</w:t>
+                <w:t xml:space="preserve">hal-04262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres du PET à partir d'essais biaxiaux hétérogène</w:t>
               </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,90 +4236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,247 +4446,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des relations entre la cinétique de cristallisation isotherme et la microstructure sphérolitique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Predicting permeability via statistical descriptors of morphology on polydisperse foams including membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
+              <w:t xml:space="preserve">The 11th edition of the Automotive NVH Comfort congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Le Mans (Sarthe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262427v1</w:t>
+                <w:t xml:space="preserve">hal-04129591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting permeability via statistical descriptors of morphology on polydisperse foams including membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+                <w:t xml:space="preserve">Étude numérique des relations entre la cinétique de cristallisation isotherme et la microstructure sphérolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th edition of the Automotive NVH Comfort congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Le Mans (Sarthe), France</w:t>
+              <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129591v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de structures composites faiblement multi-échelles</w:t>
               </w:r>
@@ -4908,483 +4908,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">The Reduced Condensation Domain Decomposition (RCDD) Method for simulations of heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute 2019 (EMI) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863588v1</w:t>
+                <w:t xml:space="preserve">hal-02565957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization Modelling of Poly Ethylene Terephthalate: from Microstructure to Mechanical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites sans séparation d’échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645257v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistivity of graphene/polymer nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization Modelling of Poly Ethylene Terephthalate: from Microstructure to Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863560v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode FE2 généralisée pour la résolution de structures composites sans séparation d’échelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
+                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423984v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
+                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistivity of graphene/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
@@ -5402,97 +5402,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863841v1</w:t>
+                <w:t xml:space="preserve">hal-02863560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites</w:t>
+                <w:t xml:space="preserve">Une méthode FE2 généralisée pour la résolution de structures composites sans séparation d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -5510,313 +5510,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565840v1</w:t>
+                <w:t xml:space="preserve">hal-02423984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566007v1</w:t>
+                <w:t xml:space="preserve">hal-02863841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduced Condensation Domain Decomposition (RCDD) Method for simulations of heterogeneous structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute 2019 (EMI) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565957v1</w:t>
+                <w:t xml:space="preserve">hal-02566007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites sans séparation d’échelles</w:t>
+                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -5834,600 +5834,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824600v1</w:t>
+                <w:t xml:space="preserve">hal-02565840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A filter-based multiscale homogenization method for composite structures without scale separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864167v1</w:t>
+                <w:t xml:space="preserve">hal-01818286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par dynamique moléculaire des propriétés d’interfaces et d’interphases dans les nanocomposites polymère graphène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864141v1</w:t>
+                <w:t xml:space="preserve">hal-02864167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la cristallisation des thermoplastiques semi-cristallins</w:t>
+                <w:t xml:space="preserve">Identification par dynamique moléculaire des propriétés d’interfaces et d’interphases dans les nanocomposites polymère graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864151v1</w:t>
+                <w:t xml:space="preserve">hal-02864141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the mechanic behavior of graphene-polymer interphaseusing molecular dynamics</w:t>
+                <w:t xml:space="preserve">Modélisation de la cristallisation des thermoplastiques semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864171v1</w:t>
+                <w:t xml:space="preserve">hal-02864151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based multiscale homogenization method for composite structures without scale separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
+                <w:t xml:space="preserve">Modeling of the mechanic behavior of graphene-polymer interphaseusing molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818286v1</w:t>
+                <w:t xml:space="preserve">hal-02864171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the electrical and mechanical properties of graphene-reinforced nanocomposites</w:t>
               </w:r>
@@ -6515,243 +6515,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of polymer crystallization induced by temperature using the phase field method: Focus on the Avrami rate constant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
+                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 th ESAFORM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645005v1</w:t>
+                <w:t xml:space="preserve">hal-01926883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Simulation of polymer crystallization induced by temperature using the phase field method: Focus on the Avrami rate constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">20 th ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926883v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of Nucleation and Pattern Formation of Polymer Spherulite</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7035,51 +7035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth modeling and mechanical study of polymer spherulite aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,51 +7143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèlisation de la croissance et étude des propriétés élastiques des agrégrats de sphérolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,64 +7657,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Field Theory of Nucleation and Polymer Spherulite Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7752,64 +7752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Growth Simulation of Spherulitic Microstructure of PET Induced by the Temperature Using the Phase Field Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,77 +7964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Field Method to Model the Evolution of the Microstructure of PET Induced by the Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10020,77 +10020,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the free energy barrier of the step of P i release in myosin VI cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10115,64 +10115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10925,90 +10925,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with Pi departure from the active site using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PhysioLab. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11030,90 +11030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle de la myosine par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Modélisation et Simulation Multi-Echelle. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11987,51 +11987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aafa58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Giovanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Papadopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1643-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0805-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Bach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLKMT68N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF9J6GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Baxter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/712370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NR8V68N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lamamra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seguela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04578316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ku" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Giovanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1643-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aafa58" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0805-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Bach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLKMT68N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF9J6GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Baxter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/712370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NR8V68N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lamamra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seguela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04578316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ku" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>