--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1074,499 +1074,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven computational homogenization method based on neural networks for the nonlinear anisotropic electrical response of graphene/polymer nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of microstructure evolution for polymer using the phase field method: Crystallization induced by temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Giovanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Yanghao Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vissarion Papadopoulos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.307-321. </w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-018-1643-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265344v1</w:t>
+                <w:t xml:space="preserve">hal-02360767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of microstructure evolution for polymer using the phase field method: Crystallization induced by temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanghao Gong</w:t>
+                <w:t xml:space="preserve">Numerical study of the relationship between the spherulitic microstructure and isothermal crystallization kinetics. Part I. 2-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10091⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (28), pp.Article number 121642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360767v1</w:t>
+                <w:t xml:space="preserve">hal-02395147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the relationship between the spherulitic microstructure and isothermal crystallization kinetics. Part I. 2-D</w:t>
+                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistive of graphene/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121642⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.035001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aafa58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395147v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistive of graphene/polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">A data-driven computational homogenization method based on neural networks for the nonlinear anisotropic electrical response of graphene/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Giovanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissarion Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.035001. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.307-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/aafa58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-018-1643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265340v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low electrical percolation thresholds and nonlinear effects in graphene-reinforced nanocomposites: a numerical analysis</w:t>
               </w:r>
@@ -2930,217 +2930,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Avancée des Réseaux Polymères Époxydes : Analyse Comparative des Algorithmes de Réticulation et des Modifications Topologiques dans LAMMPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lamamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360122v1</w:t>
+                <w:t xml:space="preserve">hal-05360170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Avancée des Réseaux Polymères Époxydes : Analyse Comparative des Algorithmes de Réticulation et des Modifications Topologiques dans LAMMPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360170v1</w:t>
+                <w:t xml:space="preserve">hal-05360122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés élastiques locales des interfaces et interphases d'un nanocomposite polymère graphène</w:t>
               </w:r>
@@ -3228,96 +3228,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du lien entre le comportement viscoélastique et le changement de conformation d'une macromolécule</w:t>
+                <w:t xml:space="preserve">Génération de microstructures sphérolitiques dans les composites à matrice thermoplastique semi-cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31eme colloque national DDformation des Polymères Solide (DEPOS 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet (France), France</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259055v1</w:t>
+                <w:t xml:space="preserve">hal-04606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constitutive Model for Semi-Crystalline Polymer Deformation Involving Lamellar Fragmentation</w:t>
               </w:r>
@@ -3366,146 +3392,120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de microstructures sphérolitiques dans les composites à matrice thermoplastique semi-cristalline</w:t>
+                <w:t xml:space="preserve">Modélisation du lien entre le comportement viscoélastique et le changement de conformation d'une macromolécule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">31eme colloque national DDformation des Polymères Solide (DEPOS 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606787v1</w:t>
+                <w:t xml:space="preserve">hal-04259055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
+                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
@@ -3523,197 +3523,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260715v1</w:t>
+                <w:t xml:space="preserve">hal-04260679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caruel</w:t>
+                <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Manevy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2022 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2022 International Symposium on Polymer Nanocomposites (ISPN2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727763v1</w:t>
+                <w:t xml:space="preserve">hal-04259080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3739,289 +3739,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Symposium on Polymer Nanocomposites (ISPN2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259080v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESB2022 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260679v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
+                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262398v1</w:t>
+                <w:t xml:space="preserve">hal-04260715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres du PET à partir d'essais biaxiaux hétérogène</w:t>
               </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,90 +4236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4338,355 +4338,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés élastiques de l'interphase et de l'interface d'un nanocomposite graphène polymère par dynamique moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Predicting permeability via statistical descriptors of morphology on polydisperse foams including membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ième Journées Nationales sur les Composites, JNC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">The 11th edition of the Automotive NVH Comfort congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Le Mans (Sarthe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262502v1</w:t>
+                <w:t xml:space="preserve">hal-04129591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting permeability via statistical descriptors of morphology on polydisperse foams including membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+                <w:t xml:space="preserve">Étude numérique des relations entre la cinétique de cristallisation isotherme et la microstructure sphérolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th edition of the Automotive NVH Comfort congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Le Mans (Sarthe), France</w:t>
+              <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129591v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des relations entre la cinétique de cristallisation isotherme et la microstructure sphérolitique</w:t>
+                <w:t xml:space="preserve">Identification des propriétés élastiques de l'interphase et de l'interface d'un nanocomposite graphène polymère par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
+              <w:t xml:space="preserve">22ième Journées Nationales sur les Composites, JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262427v1</w:t>
+                <w:t xml:space="preserve">hal-04262502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de structures composites faiblement multi-échelles</w:t>
               </w:r>
@@ -4908,483 +4908,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduced Condensation Domain Decomposition (RCDD) Method for simulations of heterogeneous structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
+                <w:t xml:space="preserve">Crystallization Modelling of Poly Ethylene Terephthalate: from Microstructure to Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute 2019 (EMI) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565957v1</w:t>
+                <w:t xml:space="preserve">hal-02645257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites sans séparation d’échelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
+                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824600v1</w:t>
+                <w:t xml:space="preserve">hal-02863588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization Modelling of Poly Ethylene Terephthalate: from Microstructure to Mechanical Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistivity of graphene/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645257v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Une méthode FE2 généralisée pour la résolution de structures composites sans séparation d’échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863588v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistivity of graphene/polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
@@ -5402,97 +5402,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863560v1</w:t>
+                <w:t xml:space="preserve">hal-02863841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode FE2 généralisée pour la résolution de structures composites sans séparation d’échelles</w:t>
+                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -5510,313 +5510,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423984v1</w:t>
+                <w:t xml:space="preserve">hal-02565840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863841v1</w:t>
+                <w:t xml:space="preserve">hal-02566007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Reduced Condensation Domain Decomposition (RCDD) Method for simulations of heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute 2019 (EMI) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566007v1</w:t>
+                <w:t xml:space="preserve">hal-02565957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites</w:t>
+                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites sans séparation d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -5834,302 +5834,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565840v1</w:t>
+                <w:t xml:space="preserve">hal-04824600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based multiscale homogenization method for composite structures without scale separation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818286v1</w:t>
+                <w:t xml:space="preserve">hal-02864167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the mechanic behavior of graphene-polymer interphaseusing molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
+              <w:t xml:space="preserve">International Conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864167v1</w:t>
+                <w:t xml:space="preserve">hal-02864171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par dynamique moléculaire des propriétés d’interfaces et d’interphases dans les nanocomposites polymère graphène</w:t>
               </w:r>
@@ -6312,122 +6299,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the mechanic behavior of graphene-polymer interphaseusing molecular dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">A filter-based multiscale homogenization method for composite structures without scale separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864171v1</w:t>
+                <w:t xml:space="preserve">hal-01818286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the electrical and mechanical properties of graphene-reinforced nanocomposites</w:t>
               </w:r>
@@ -6515,338 +6515,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelization of Nucleation and Pattern Formation of Polymer Spherulite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">DEPOS 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926883v1</w:t>
+                <w:t xml:space="preserve">hal-01644994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of polymer crystallization induced by temperature using the phase field method: Focus on the Avrami rate constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of Nucleation and Pattern Formation of Polymer Spherulite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644994v1</w:t>
+                <w:t xml:space="preserve">hal-01926883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Nucleation and Growth of Polymer Spherulites</w:t>
               </w:r>
@@ -7448,368 +7448,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of size effects in thin polymer films and characterization by molecular dynamics</w:t>
+                <w:t xml:space="preserve">Phase Field Theory of Nucleation and Polymer Spherulite Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644989v1</w:t>
+                <w:t xml:space="preserve">hal-01644984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational approach to quantify the electric conductivity of graphene-reinforced nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Modelling of size effects in thin polymer films and characterization by molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">8th Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331161v1</w:t>
+                <w:t xml:space="preserve">hal-01644989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Field Theory of Nucleation and Polymer Spherulite Pattern Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational approach to quantify the electric conductivity of graphene-reinforced nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644984v1</w:t>
+                <w:t xml:space="preserve">hal-01331161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Growth Simulation of Spherulitic Microstructure of PET Induced by the Temperature Using the Phase Field Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,77 +7964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Field Method to Model the Evolution of the Microstructure of PET Induced by the Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10020,77 +10020,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the free energy barrier of the step of P i release in myosin VI cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10115,64 +10115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10925,90 +10925,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with Pi departure from the active site using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PhysioLab. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11030,90 +11030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle de la myosine par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Modélisation et Simulation Multi-Echelle. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11507,51 +11507,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations on graphene reinforced polymers</w:t>
+                <w:t xml:space="preserve">Modeling and Numerical Analysis of Graphene-Polymer Nanocomposites using Molecular Dynamics (MD) Simulation and Finite Element Method (FEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -11566,93 +11566,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] GDR Polynano 3661. 2015</w:t>
+              <w:t xml:space="preserve">[0] GDR PolyNano 3661. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645822v1</w:t>
+                <w:t xml:space="preserve">hal-01645874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Numerical Analysis of Graphene-Polymer Nanocomposites using Molecular Dynamics (MD) Simulation and Finite Element Method (FEM)</w:t>
+                <w:t xml:space="preserve">MD simulations on graphene reinforced polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -11667,69 +11667,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] GDR PolyNano 3661. 2015</w:t>
+              <w:t xml:space="preserve">[0] GDR Polynano 3661. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645874v1</w:t>
+                <w:t xml:space="preserve">hal-01645822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11987,51 +11987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Giovanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1643-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aafa58" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0805-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Bach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLKMT68N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF9J6GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Baxter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/712370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NR8V68N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lamamra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seguela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04578316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ku" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aafa58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Giovanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Papadopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1643-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0805-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Bach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLKMT68N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF9J6GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Baxter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/712370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NR8V68N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lamamra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644989v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seguela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04578316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ku" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>