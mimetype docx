--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -858,51 +858,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coarse Mesh Condensation Multiscale Method for parallel computation of heterogeneous linear structures without scale separation</w:t>
+                <w:t xml:space="preserve">Full-field elastic simulations for image-based heterogeneous structures with a Coarse Mesh Condensation Multiscale Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -920,97 +920,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 363, pp.112877</w:t>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.305-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451108v1</w:t>
+                <w:t xml:space="preserve">hal-02618234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field elastic simulations for image-based heterogeneous structures with a Coarse Mesh Condensation Multiscale Method</w:t>
+                <w:t xml:space="preserve">The Coarse Mesh Condensation Multiscale Method for parallel computation of heterogeneous linear structures without scale separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -1028,545 +1028,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (3), pp.305-327</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 363, pp.112877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618234v1</w:t>
+                <w:t xml:space="preserve">hal-02451108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of microstructure evolution for polymer using the phase field method: Crystallization induced by temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data-driven computational homogenization method based on neural networks for the nonlinear anisotropic electrical response of graphene/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanghao Gong</w:t>
+                <w:t xml:space="preserve">Dimitris Giovanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissarion Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.307-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-018-1643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360767v1</w:t>
+                <w:t xml:space="preserve">hal-02265344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the relationship between the spherulitic microstructure and isothermal crystallization kinetics. Part I. 2-D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Simulation of microstructure evolution for polymer using the phase field method: Crystallization induced by temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121642⟩</w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395147v1</w:t>
+                <w:t xml:space="preserve">hal-02360767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistive of graphene/polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Numerical study of the relationship between the spherulitic microstructure and isothermal crystallization kinetics. Part I. 2-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/aafa58⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (28), pp.Article number 121642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265340v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven computational homogenization method based on neural networks for the nonlinear anisotropic electrical response of graphene/polymer nanocomposites</w:t>
+                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistive of graphene/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.307-321. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.035001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-018-1643-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aafa58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265344v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low electrical percolation thresholds and nonlinear effects in graphene-reinforced nanocomposites: a numerical analysis</w:t>
               </w:r>
@@ -3228,492 +3228,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de microstructures sphérolitiques dans les composites à matrice thermoplastique semi-cristalline</w:t>
+                <w:t xml:space="preserve">A Constitutive Model for Semi-Crystalline Polymer Deformation Involving Lamellar Fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606787v1</w:t>
+                <w:t xml:space="preserve">hal-04259061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constitutive Model for Semi-Crystalline Polymer Deformation Involving Lamellar Fragmentation</w:t>
+                <w:t xml:space="preserve">Modélisation du lien entre le comportement viscoélastique et le changement de conformation d'une macromolécule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">31eme colloque national DDformation des Polymères Solide (DEPOS 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259061v1</w:t>
+                <w:t xml:space="preserve">hal-04259055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du lien entre le comportement viscoélastique et le changement de conformation d'une macromolécule</w:t>
+                <w:t xml:space="preserve">Génération de microstructures sphérolitiques dans les composites à matrice thermoplastique semi-cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31eme colloque national DDformation des Polymères Solide (DEPOS 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet (France), France</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259055v1</w:t>
+                <w:t xml:space="preserve">hal-04606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESB2022 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260679v1</w:t>
+                <w:t xml:space="preserve">hal-03727763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
+                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Symposium on Polymer Nanocomposites (ISPN2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259080v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3739,626 +3739,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2022 International Symposium on Polymer Nanocomposites (ISPN2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262398v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Caruel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin Manevy</w:t>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB2022 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727763v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
+                <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260715v1</w:t>
+                <w:t xml:space="preserve">hal-04262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres du PET à partir d'essais biaxiaux hétérogène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262453v1</w:t>
+                <w:t xml:space="preserve">hal-03675502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse mesh condensation multiscale (cmcm) method for full-field simulation of nonlinear heterogeneous structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Identification des paramètres du PET à partir d'essais biaxiaux hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM-ECCOMAS) 2021 –Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225124v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Caruel</w:t>
+                <w:t xml:space="preserve">Coarse mesh condensation multiscale (cmcm) method for full-field simulation of nonlinear heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM-ECCOMAS) 2021 –Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675502v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting permeability via statistical descriptors of morphology on polydisperse foams including membranes</w:t>
               </w:r>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DEPOS 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4908,259 +4908,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization Modelling of Poly Ethylene Terephthalate: from Microstructure to Mechanical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">The Reduced Condensation Domain Decomposition (RCDD) Method for simulations of heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute 2019 (EMI) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645257v1</w:t>
+                <w:t xml:space="preserve">hal-02565957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites sans séparation d’échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863588v1</w:t>
+                <w:t xml:space="preserve">hal-04824600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistivity of graphene/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5202,297 +5202,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode FE2 généralisée pour la résolution de structures composites sans séparation d’échelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
+                <w:t xml:space="preserve">Crystallization Modelling of Poly Ethylene Terephthalate: from Microstructure to Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423984v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863841v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites</w:t>
+                <w:t xml:space="preserve">Une méthode FE2 généralisée pour la résolution de structures composites sans séparation d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -5510,205 +5510,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565840v1</w:t>
+                <w:t xml:space="preserve">hal-02423984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566007v1</w:t>
+                <w:t xml:space="preserve">hal-02863841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduced Condensation Domain Decomposition (RCDD) Method for simulations of heterogeneous structures</w:t>
+                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Vuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -5726,1043 +5726,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute 2019 (EMI) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565957v1</w:t>
+                <w:t xml:space="preserve">hal-02565840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Quasi-FE2 pour la résolution de structures composites sans séparation d’échelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feld</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824600v1</w:t>
+                <w:t xml:space="preserve">hal-02566007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A filter-based multiscale homogenization method for composite structures without scale separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Vuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864167v1</w:t>
+                <w:t xml:space="preserve">hal-01818286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the mechanic behavior of graphene-polymer interphaseusing molecular dynamics</w:t>
+                <w:t xml:space="preserve">Identification par dynamique moléculaire des propriétés d’interfaces et d’interphases dans les nanocomposites polymère graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864171v1</w:t>
+                <w:t xml:space="preserve">hal-02864141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par dynamique moléculaire des propriétés d’interfaces et d’interphases dans les nanocomposites polymère graphène</w:t>
+                <w:t xml:space="preserve">Modélisation de la cristallisation des thermoplastiques semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864141v1</w:t>
+                <w:t xml:space="preserve">hal-02864151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la cristallisation des thermoplastiques semi-cristallins</w:t>
+                <w:t xml:space="preserve">Modeling of the mechanic behavior of graphene-polymer interphaseusing molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864151v1</w:t>
+                <w:t xml:space="preserve">hal-02864171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based multiscale homogenization method for composite structures without scale separation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818286v1</w:t>
+                <w:t xml:space="preserve">hal-02864167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the electrical and mechanical properties of graphene-reinforced nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Simulation of polymer crystallization induced by temperature using the phase field method: Focus on the Avrami rate constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference: Computational Modeling of Complex Materials across the Scales (CMCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">20 th ESAFORM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818042v1</w:t>
+                <w:t xml:space="preserve">hal-01645005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of Nucleation and Pattern Formation of Polymer Spherulite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644994v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of polymer crystallization induced by temperature using the phase field method: Focus on the Avrami rate constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Modelization of Nucleation and Pattern Formation of Polymer Spherulite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 th ESAFORM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">DEPOS 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645005v1</w:t>
+                <w:t xml:space="preserve">hal-01644994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of the electrical and mechanical properties of graphene-reinforced nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
@@ -6780,73 +6780,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference: Computational Modeling of Complex Materials across the Scales (CMCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926883v1</w:t>
+                <w:t xml:space="preserve">hal-01818042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Nucleation and Growth of Polymer Spherulites</w:t>
               </w:r>
@@ -7035,51 +7035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth modeling and mechanical study of polymer spherulite aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,51 +7143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèlisation de la croissance et étude des propriétés élastiques des agrégrats de sphérolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7340,476 +7340,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modelling of Buckling in Thin Polymer Films and Characterization by Molecular Dynamics</w:t>
+                <w:t xml:space="preserve">Modelling of size effects in thin polymer films and characterization by molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644986v1</w:t>
+                <w:t xml:space="preserve">hal-01644989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Field Theory of Nucleation and Polymer Spherulite Pattern Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational approach to quantify the electric conductivity of graphene-reinforced nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644984v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of size effects in thin polymer films and characterization by molecular dynamics</w:t>
+                <w:t xml:space="preserve">Phase Field Theory of Nucleation and Polymer Spherulite Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644989v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational approach to quantify the electric conductivity of graphene-reinforced nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Multiscale Modelling of Buckling in Thin Polymer Films and Characterization by Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">8th Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331161v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Growth Simulation of Spherulitic Microstructure of PET Induced by the Temperature Using the Phase Field Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Hao Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,230 +7863,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modelling of Size Effects in Thin Polymer Films and Characterization by Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Field Method to Model the Evolution of the Microstructure of PET Induced by the Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-Hao Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qichang He</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Aber Wrac'h, France</w:t>
+              <w:t xml:space="preserve">, 2015, Aber Wrac'h France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644925v1</w:t>
+                <w:t xml:space="preserve">hal-01644922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Field Method to Model the Evolution of the Microstructure of PET Induced by the Temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Modelling of Size Effects in Thin Polymer Films and Characterization by Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qichang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Aber Wrac'h France</w:t>
+              <w:t xml:space="preserve">, 2015, Aber Wrac'h, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644922v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling and molecular dynamics characterization of size-effects in thin films polymers</w:t>
               </w:r>
@@ -8161,243 +8161,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Stress Sensitivity of the Viscoplastic Upper Mantle, and Related Deformation Mechanisms at the Grain Scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modeling and molecular dynamics characterization of surface effects in polymer thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Raterron</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168167v1</w:t>
+                <w:t xml:space="preserve">hal-01168188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling and molecular dynamics characterization of surface effects in polymer thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Stress Sensitivity of the Viscoplastic Upper Mantle, and Related Deformation Mechanisms at the Grain Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168188v1</w:t>
+                <w:t xml:space="preserve">hal-01168167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in high-pressure materials rheology: from single-crystal to aggregate plasticity</w:t>
               </w:r>
@@ -10020,77 +10020,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the free energy barrier of the step of P i release in myosin VI cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10115,77 +10115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10925,90 +10925,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with Pi departure from the active site using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PhysioLab. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11030,90 +11030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle de la myosine par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Modélisation et Simulation Multi-Echelle. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11129,203 +11129,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle numérique de la nucléation et de la croissance de sphérolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of effective nonlinear coupled electro-mechanical properties of graphene-reinforced nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GDR PolyNano 3661. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646076v1</w:t>
+                <w:t xml:space="preserve">hal-01646063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of effective nonlinear coupled electro-mechanical properties of graphene-reinforced nanocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle numérique de la nucléation et de la croissance de sphérolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GDR PolyNano 3661. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646063v1</w:t>
+                <w:t xml:space="preserve">hal-01646076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivité électrique de nanocomposites. Modélisation par homogénéisation périodique Application au PMMA/Graphène.</w:t>
               </w:r>
@@ -11987,51 +11987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aafa58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Giovanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Papadopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1643-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0805-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Bach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLKMT68N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF9J6GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Baxter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/712370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NR8V68N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lamamra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565957v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644989v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seguela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04578316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ku" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2025.104317" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Mei Luo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Attar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Vuong Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Giovanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1643-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghao Gong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aafa58" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-016-0805-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason S. Bach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Ku" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.02.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLKMT68N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF9J6GJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Baxter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/712370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NR8V68N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lamamra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Hao Gong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644922v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664505v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seguela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04578316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258581v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00974514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Ku" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646076v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>