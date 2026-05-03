--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -503,287 +503,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular mobile manipulators coalition formation through distributed transportation tasks allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Moussa G.</w:t>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 235 (14), pp.2262-2272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405420961225⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069996v1</w:t>
+                <w:t xml:space="preserve">hal-04069993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modular mobile manipulators coalition formation through distributed transportation tasks allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Moussa G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Baudry</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t>
+              <w:t xml:space="preserve">, 2021, 235 (14), pp.2262-2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954405420961225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069993v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Dataset of People Flow in an Industrial Site with UWB and Motion Capture Systems</w:t>
               </w:r>
@@ -1744,256 +1744,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
+                <w:t xml:space="preserve">Increase of immunity of microcontroller to conducted continuous-wave interference by detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (16), pp.1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.1571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555661v1</w:t>
+                <w:t xml:space="preserve">hal-02290329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of immunity of microcontroller to conducted continuous-wave interference by detection method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3053-3056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290329v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect Macromodeling from 3D Field Computation</w:t>
               </w:r>
@@ -2355,390 +2355,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Industrial Object Detection: Leveraging Synthetic Data for Training Deep Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702442v1</w:t>
+                <w:t xml:space="preserve">hal-04389189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Object Detection: Leveraging Synthetic Data for Training Deep Learning Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Synthetic datasets for 6D Pose Estimation of Industrial Objects: Framework, Benchmark and Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389189v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic datasets for 6D Pose Estimation of Industrial Objects: Framework, Benchmark and Guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aristide Laignel</w:t>
+                <w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Feddoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389164v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Objective Indirect Optimization of Robotic Transportation Task Assignment Based on Auction Mechanism</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Devices Technology and Manufacturing Conference (EDTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Penang, Malaysia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,252 +2835,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Mobile Manipulators Task Allocation Auction-based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Towards Predicting System Disruption in Industry 4.0: Machine Learning-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Brik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th International Conference in Manufacturing Research ICMR 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Conference on Ambient Systems, Networks and Technologies (ANT 2019) / The 2nd International Conference on Emerging Data and Industry 4.0 (EDI40 2019) / Affiliated Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.667-674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082284v1</w:t>
+                <w:t xml:space="preserve">hal-04082223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Predicting System Disruption in Industry 4.0: Machine Learning-Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Modular Mobile Manipulators Task Allocation Auction-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Moussa Goumeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Ambient Systems, Networks and Technologies (ANT 2019) / The 2nd International Conference on Emerging Data and Industry 4.0 (EDI40 2019) / Affiliated Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17 th International Conference in Manufacturing Research ICMR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belfast, United Kingdom. pp.99-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04082223v1</w:t>
+                <w:t xml:space="preserve">hal-04082284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des joints sur l’efficacité de blindage magnétique basse fréquence</w:t>
+                <w:t xml:space="preserve">A Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency for Electric and Hybrid Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
@@ -3424,73 +3424,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. 6 p</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086541v1</w:t>
+                <w:t xml:space="preserve">hal-01086552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency for Electric and Hybrid Vehicles</w:t>
               </w:r>
@@ -3502,354 +3502,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lafon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France. 1p</w:t>
+              <w:t xml:space="preserve">The 16th Biennial IEEE Conference on Electromagnetic field computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086552v1</w:t>
+                <w:t xml:space="preserve">hal-03680947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency for Electric and Hybrid Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahim Hami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Boulzazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th Biennial IEEE Conference on Electromagnetic field computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680947v1</w:t>
+                <w:t xml:space="preserve">hal-02310289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moncef Kadi</w:t>
+                <w:t xml:space="preserve">Effet des joints sur l’efficacité de blindage magnétique basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310289v1</w:t>
+                <w:t xml:space="preserve">hal-01086541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Shielding Effectiveness of Enclosures in Near Field at Low Frequencies</w:t>
               </w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Boulzazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4544,51 +4544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of conducted and radiated perturbations in embedded cable systems using a 3D PEEC approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,51 +4639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions EM Rayonnées Générées par un Câblage Associé à un Convertisseur DC/DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,51 +5320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa G." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420961225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01248326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Frikha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2463677" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leferink" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2370454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frikha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KWXVBKM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2242440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Nsom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Yahyaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02290329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1571" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa Goumeye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM47692.2020.9117862" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;n&#233;tier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632315" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilard Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Pena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/8867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa G." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420961225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01248326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Frikha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2463677" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leferink" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2370454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frikha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KWXVBKM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2242440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Nsom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02290329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Yahyaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa Goumeye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM47692.2020.9117862" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;n&#233;tier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632315" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilard Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Pena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/8867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>