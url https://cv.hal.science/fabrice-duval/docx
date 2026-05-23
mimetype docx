--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -503,287 +503,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular mobile manipulators coalition formation through distributed transportation tasks allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Souleymane Moussa G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Baudry</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 235 (14), pp.2262-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405420961225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069993v1</w:t>
+                <w:t xml:space="preserve">hal-04069996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular mobile manipulators coalition formation through distributed transportation tasks allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Moussa G.</w:t>
+                <w:t xml:space="preserve">Data architecture and model design for Industry 4.0 components integration in cyber-physical production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 235 (14), pp.2262-2272. </w:t>
+              <w:t xml:space="preserve">, 2021, 235 (14), pp.2338-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954405420961225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954405420979463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069996v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Dataset of People Flow in an Industrial Site with UWB and Motion Capture Systems</w:t>
               </w:r>
@@ -867,295 +867,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Shielding Effectiveness of Enclosures in Near Field at Low Frequency for Automotive Applications</w:t>
+                <w:t xml:space="preserve">A New Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency in the Near Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Nabil Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57 (6), pp.1481-1490. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.8000404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2463677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2362953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248326v1</w:t>
+                <w:t xml:space="preserve">hal-01235444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency in the Near Field</w:t>
+                <w:t xml:space="preserve">Magnetic Shielding Effectiveness of Enclosures in Near Field at Low Frequency for Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.8000404. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1481-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2362953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2463677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235444v1</w:t>
+                <w:t xml:space="preserve">hal-01248326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Impedance Measurements and Modeling of DC Motors for EMI Predictions</w:t>
               </w:r>
@@ -1310,51 +1310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66 (1), 10904 (10p). </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1744,256 +1744,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of immunity of microcontroller to conducted continuous-wave interference by detection method</w:t>
+                <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3053-3056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290329v1</w:t>
+                <w:t xml:space="preserve">hal-00555661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increase of immunity of microcontroller to conducted continuous-wave interference by detection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (16), pp.1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.1571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555661v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect Macromodeling from 3D Field Computation</w:t>
               </w:r>
@@ -2355,390 +2355,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Object Detection: Leveraging Synthetic Data for Training Deep Learning Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Feddoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389189v1</w:t>
+                <w:t xml:space="preserve">hal-04702442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic datasets for 6D Pose Estimation of Industrial Objects: Framework, Benchmark and Guidelines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial Object Detection: Leveraging Synthetic Data for Training Deep Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389164v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Feddoul</w:t>
+                <w:t xml:space="preserve">Synthetic datasets for 6D Pose Estimation of Industrial Objects: Framework, Benchmark and Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Baudry</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04702442v1</w:t>
+                <w:t xml:space="preserve">hal-04389164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Objective Indirect Optimization of Robotic Transportation Task Assignment Based on Auction Mechanism</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Devices Technology and Manufacturing Conference (EDTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Penang, Malaysia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,252 +2835,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Predicting System Disruption in Industry 4.0: Machine Learning-Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Modular Mobile Manipulators Task Allocation Auction-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Moussa Goumeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Ambient Systems, Networks and Technologies (ANT 2019) / The 2nd International Conference on Emerging Data and Industry 4.0 (EDI40 2019) / Affiliated Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17 th International Conference in Manufacturing Research ICMR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belfast, United Kingdom. pp.99-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082223v1</w:t>
+                <w:t xml:space="preserve">hal-04082284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Mobile Manipulators Task Allocation Auction-based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Towards Predicting System Disruption in Industry 4.0: Machine Learning-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Brik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th International Conference in Manufacturing Research ICMR 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th International Conference on Ambient Systems, Networks and Technologies (ANT 2019) / The 2nd International Conference on Emerging Data and Industry 4.0 (EDI40 2019) / Affiliated Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.667-674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082284v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEROPERABILITE DES SYSTEMES DE PRODUCTION ROBOTISES FLEXIBLES</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency for Electric and Hybrid Vehicles</w:t>
+                <w:t xml:space="preserve">Effet des joints sur l’efficacité de blindage magnétique basse fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
@@ -3407,90 +3407,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France. 1p</w:t>
+              <w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086552v1</w:t>
+                <w:t xml:space="preserve">hal-01086541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency for Electric and Hybrid Vehicles</w:t>
               </w:r>
@@ -3502,354 +3502,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th Biennial IEEE Conference on Electromagnetic field computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680947v1</w:t>
+                <w:t xml:space="preserve">hal-01086552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Habib Boulzazen</w:t>
+                <w:t xml:space="preserve">A Methodology to Predict the Magnetic Shielding Effectiveness of Enclosures at Low Frequency for Electric and Hybrid Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moncef Kadi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 16th Biennial IEEE Conference on Electromagnetic field computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310289v1</w:t>
+                <w:t xml:space="preserve">hal-03680947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des joints sur l’efficacité de blindage magnétique basse fréquence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Wideband impedance characterization and modeling of power electronic capacitors under high bias voltage variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahim Hami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Boulzazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gothenburg, Germany. pp.928-933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6931036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086541v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Shielding Effectiveness of Enclosures in Near Field at Low Frequencies</w:t>
               </w:r>
@@ -3887,51 +3887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torino, Italy. 4 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l'Inductique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tizi-Ouzou, Algérie. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Boulzazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4544,64 +4544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of conducted and radiated perturbations in embedded cable systems using a 3D PEEC approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4639,77 +4639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions EM Rayonnées Générées par un Câblage Associé à un Convertisseur DC/DC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 2EMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4734,77 +4734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D PEEC method for the prediction of radiated fields from automotive cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG (International conference on the computation of electromagnetic fields)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5320,51 +5320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa G." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420961225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01248326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Frikha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2463677" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leferink" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2370454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frikha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KWXVBKM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2242440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Nsom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02290329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Yahyaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa Goumeye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM47692.2020.9117862" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;n&#233;tier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632315" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilard Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Pena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/8867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa G." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420961225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420979463" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Frikha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2362953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01248326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2463677" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leferink" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2370454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frikha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KWXVBKM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2242440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elagiri-Ramalingam Rajkumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelo Blaise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Fern&#225;ndez Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Nsom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Yahyaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02290329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Savatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1571" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Essakhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Benel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Akoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Moussa Goumeye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM47692.2020.9117862" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04107939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalb Eddine Chelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Goumeye Souleymane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;n&#233;tier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Hami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Boulzazen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6931036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632315" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilard Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Pena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/8867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01373384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>