--- v0 (2026-03-16)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Flamain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14133056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knock-down of both eIF4E1 and eIF4E2 genes confers broad-spectrum resistance against potyviruses in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful gene tagging in lettuce using the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.18-31. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.090365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bollore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urie Zohore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Khaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of flood irrigation for the characterization of irrigation practices of grassland fields in the Crau region (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un modèle à base physique pour l’optimisation multicritères de l’irrigation des prairies par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endoreduplicaton dans la graine de pois: effet du génotype et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mousset-Déclas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Moessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lioussane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytologie et Cytogénétique, INRA- Amélioration des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guidance for optimal irrigation strategies for farmers, farmer associations, local policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesława Kasperska-Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kanecka-Geszke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Labedzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tymoteusz Bolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ERA-NET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio of methods developed in OPERA to improve irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of translation initiation factor eIF4E extends the resistance spectrum against Lettuce mosaic virus in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 70, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under- or over-expression of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce : effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009, Rencontres de virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression or extinction of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce: effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz, Spain. , 2008, Genetic control of plant pathogenic viruses and their vectors: towards new resistance strategies. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for gene tagging in lettuce (Lactuca sativa): the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Leafy vegetables 2007 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Warwick, United Kingdom. 2007, Eucarpia Leafy vegetables 2007 Conference Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et études de laitues transgéniques comportant différentes portions de génome viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mörbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France. 2003, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de résistance au virus de la mosaïque de la laitue (LMV) sur plantules in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France. 2001, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of haplomethods applied to asparagus, onion and sugar beet for genetic improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rancillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Chinois sur les Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Montpellier, France. CIRAD, n.p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Flamain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales sur la variabilité spatiale du carbone organique de la parcelle au bassin versant à l’aide d’images satellitaires Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le Croizic, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of translation initiation factor eIF4E extends the resistance spectrum against Lettuce mosaic virus in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 70, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under- or over-expression of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce : effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009, Rencontres de virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression or extinction of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce: effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz, Spain. , 2008, Genetic control of plant pathogenic viruses and their vectors: towards new resistance strategies. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for gene tagging in lettuce (Lactuca sativa): the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Leafy vegetables 2007 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Warwick, United Kingdom. 2007, Eucarpia Leafy vegetables 2007 Conference Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et études de laitues transgéniques comportant différentes portions de génome viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mörbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France. 2003, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de résistance au virus de la mosaïque de la laitue (LMV) sur plantules in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France. 2001, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14133056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knock-down of both eIF4E1 and eIF4E2 genes confers broad-spectrum resistance against potyviruses in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful gene tagging in lettuce using the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.18-31. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.090365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bollore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urie Zohore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Khaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of flood irrigation for the characterization of irrigation practices of grassland fields in the Crau region (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un modèle à base physique pour l’optimisation multicritères de l’irrigation des prairies par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endoreduplicaton dans la graine de pois: effet du génotype et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mousset-Déclas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Moessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lioussane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytologie et Cytogénétique, INRA- Amélioration des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guidance for optimal irrigation strategies for farmers, farmer associations, local policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesława Kasperska-Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kanecka-Geszke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Labedzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tymoteusz Bolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ERA-NET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio of methods developed in OPERA to improve irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of haplomethods applied to asparagus, onion and sugar beet for genetic improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rancillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Chinois sur les Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Montpellier, France. CIRAD, n.p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flamain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mousset-D&#233;clas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lioussane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;rbel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaitre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rancillac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;rbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flamain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mousset-D&#233;clas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lioussane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rancillac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>