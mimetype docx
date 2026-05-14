--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Flamain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales sur la variabilité spatiale du carbone organique de la parcelle au bassin versant à l’aide d’images satellitaires Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le Croizic, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of translation initiation factor eIF4E extends the resistance spectrum against Lettuce mosaic virus in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 70, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under- or over-expression of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce : effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009, Rencontres de virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression or extinction of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce: effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz, Spain. , 2008, Genetic control of plant pathogenic viruses and their vectors: towards new resistance strategies. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for gene tagging in lettuce (Lactuca sativa): the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Leafy vegetables 2007 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Warwick, United Kingdom. 2007, Eucarpia Leafy vegetables 2007 Conference Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et études de laitues transgéniques comportant différentes portions de génome viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mörbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France. 2003, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de résistance au virus de la mosaïque de la laitue (LMV) sur plantules in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France. 2001, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14133056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knock-down of both eIF4E1 and eIF4E2 genes confers broad-spectrum resistance against potyviruses in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful gene tagging in lettuce using the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.18-31. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.090365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bollore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urie Zohore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Khaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of flood irrigation for the characterization of irrigation practices of grassland fields in the Crau region (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un modèle à base physique pour l’optimisation multicritères de l’irrigation des prairies par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endoreduplicaton dans la graine de pois: effet du génotype et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mousset-Déclas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Moessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lioussane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytologie et Cytogénétique, INRA- Amélioration des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guidance for optimal irrigation strategies for farmers, farmer associations, local policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesława Kasperska-Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kanecka-Geszke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Labedzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tymoteusz Bolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ERA-NET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio of methods developed in OPERA to improve irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of haplomethods applied to asparagus, onion and sugar beet for genetic improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rancillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Chinois sur les Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Montpellier, France. CIRAD, n.p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Flamain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales sur la variabilité spatiale du carbone organique de la parcelle au bassin versant à l’aide d’images satellitaires Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le Croizic, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of translation initiation factor eIF4E extends the resistance spectrum against Lettuce mosaic virus in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 70, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under- or over-expression of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce : effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009, Rencontres de virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression or extinction of some eukaryotic translation initiation factor alleles in transgenic tomato and lettuce: effect on virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cadiz, Spain. , 2008, Genetic control of plant pathogenic viruses and their vectors: towards new resistance strategies. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for gene tagging in lettuce (Lactuca sativa): the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Leafy vegetables 2007 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Warwick, United Kingdom. 2007, Eucarpia Leafy vegetables 2007 Conference Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et études de laitues transgéniques comportant différentes portions de génome viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mörbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Aussois, France. 2003, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de résistance au virus de la mosaïque de la laitue (LMV) sur plantules in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aussois, France. 2001, Virologie végétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14133056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knock-down of both eIF4E1 and eIF4E2 genes confers broad-spectrum resistance against potyviruses in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful gene tagging in lettuce using the Tnt1 retrotransposon from tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.18-31. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.090365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bollore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urie Zohore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Khaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of flood irrigation for the characterization of irrigation practices of grassland fields in the Crau region (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un modèle à base physique pour l’optimisation multicritères de l’irrigation des prairies par submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus d’écoulement et d’infiltration sur des parcelles agricoles irriguées par submersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alkassem-Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SICMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endoreduplicaton dans la graine de pois: effet du génotype et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mousset-Déclas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Moessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lioussane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytologie et Cytogénétique, INRA- Amélioration des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guidance for optimal irrigation strategies for farmers, farmer associations, local policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesława Kasperska-Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kanecka-Geszke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Labedzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tymoteusz Bolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ERA-NET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio of methods developed in OPERA to improve irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of haplomethods applied to asparagus, onion and sugar beet for genetic improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rancillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Chinois sur les Biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Montpellier, France. CIRAD, n.p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;rbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flamain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mousset-D&#233;clas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lioussane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rancillac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;rbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alkassem-Alosman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flamain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mousset-D&#233;clas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lioussane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rancillac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>