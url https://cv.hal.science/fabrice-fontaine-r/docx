--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1306,689 +1306,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the crust beneath the islands of the Mozambique Channel: Constraints from receiver functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismicity of La Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. R Fontaine</w:t>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104379⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354439v1</w:t>
+                <w:t xml:space="preserve">hal-03341790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity of La Réunion island</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michon</w:t>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O’leary Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.77⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341790v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lejeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastity Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271368v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone Signatures in the South-West Indian Ocean from Two Decades of Microseismic Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa J Rindraharisaona</w:t>
+                <w:t xml:space="preserve">Nature of the crust beneath the islands of the Mozambique Channel: Constraints from receiver functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alicia Gonzalez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Tkalčić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12040488⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215317v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclone Signatures in the South-West Indian Ocean from Two Decades of Microseismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lemoine</w:t>
+                <w:t xml:space="preserve">Elisa J Rindraharisaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12040488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03397108v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
               </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing swells in La Réunion Island from terrestrial seismic observations, oceanographic records and offshore wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Josia Rindraharisaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 207 (3), pp.1767-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3933,460 +3933,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide-induced microseismicity in the Mertz glacier grounding area, East Antarctica</w:t>
+                <w:t xml:space="preserve">Mantle flow beneath La Réunion hotspot track from SKS splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GL057814⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236143v1</w:t>
+                <w:t xml:space="preserve">hal-01236138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle flow beneath La Réunion hotspot track from SKS splitting</w:t>
+                <w:t xml:space="preserve">Tide-induced microseismicity in the Mertz glacier grounding area, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Legrésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.108-121. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GL057814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236138v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging crustal structure variation across southeastern Australia</w:t>
+                <w:t xml:space="preserve">Crustal complexity in the Lachlan Orogen revealed from teleseismic receiver functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hrvoje Tkalčić</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Tkalcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian L. N. Kennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 582, pp.112--125. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.413-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08120099.2013.787646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148213v1</w:t>
+                <w:t xml:space="preserve">hal-01308542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal complexity in the Lachlan Orogen revealed from teleseismic receiver functions</w:t>
+                <w:t xml:space="preserve">Imaging crustal structure variation across southeastern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hrvoje Tkalcic</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Tkalčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian L. N. Kennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (3), pp.413-430. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 582, pp.112--125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08120099.2013.787646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308542v1</w:t>
+                <w:t xml:space="preserve">hal-01148213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AusMoho: the variation of Moho depth in Australia</w:t>
               </w:r>
@@ -4500,291 +4500,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping upper mantle flow beneath French Polynesia from broadband ocean bottom seismic observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper mantle anisotropy beneath Australia and Tahiti from P wave polarization: Implications for real-time earthquake location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Suetsugu</w:t>
+                <w:t xml:space="preserve">Brian L N Kennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Shiobara</w:t>
+                <w:t xml:space="preserve">Goetz H R Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sugioka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique R Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL038139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (B3), pp.B03306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420907v1</w:t>
+                <w:t xml:space="preserve">hal-01389113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle anisotropy beneath Australia and Tahiti from P wave polarization: Implications for real-time earthquake location</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping upper mantle flow beneath French Polynesia from broadband ocean bottom seismic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suetsugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian L N Kennett</w:t>
+                <w:t xml:space="preserve">H. Shiobara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goetz H R Bokelmann</w:t>
+                <w:t xml:space="preserve">H. Sugioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique R Reymond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (B3), pp.B03306. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (14), pp.L14301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL038139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389113v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of melt viscosity of basaltic and andesitic composition on seismic attenuation in partially molten gabbronorite</w:t>
               </w:r>
@@ -5029,51 +5029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing swells in the southern Pacific from seismic and infrasonic noise analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique R Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,265 +5144,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of shear wave attenuation in partially molten gabbronorite at seismic frequencies</w:t>
+                <w:t xml:space="preserve">Shear-wave splitting beneath the Galápagos archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickolai Bagdassarov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie E. E. Hooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter G. Burkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R. Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean C. Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02767.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL024014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300330v1</w:t>
+                <w:t xml:space="preserve">hal-01249089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-wave splitting beneath the Galápagos archipelago</w:t>
+                <w:t xml:space="preserve">Temperature dependence of shear wave attenuation in partially molten gabbronorite at seismic frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Douglas R. Toomey</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean C. Solomon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickolai Bagdassarov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 32, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 163 (3), pp.1025-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL024014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02767.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249089v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physikalische Eigenschaften teilgeschmolzener Gesteine an der mittelozeanischen Spreizungsachse</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04920442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lambert Join" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Felpeto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01712-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Sebastian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sippl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongryong Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Reading" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1144819" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04164897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2023.105127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03943783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rindraharisaona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rindraharisaona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;chou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03354439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa J Rindraharisaona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040488" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dreo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O Boudraa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz519" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Josia Rindraharisaona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02145775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hejrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44439-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw365" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkalcic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo W&#246;lbern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg R&#252;mpker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv279" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu430" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059691" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legr&#233;sy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057814" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. N. Kennett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01308542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120099.2013.787646" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. N. Kennett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pozgay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05194.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suetsugu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiobara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugioka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038139" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L N Kennett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz H R Bokelmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R Reymond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005709" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.04.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79DQMV1V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz H.R. Bokelmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03475.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyvernaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02871.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Bagdassarov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02767.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01249089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. E. Hooft" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Burkett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C. Solomon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01322920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bagdassarov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maumus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmeling" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04920442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lambert Join" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Felpeto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01712-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Sebastian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sippl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongryong Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Reading" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1144819" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04164897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2023.105127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03943783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dofal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rindraharisaona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03832632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rindraharisaona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;chou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamenoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03354439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104379" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa J Rindraharisaona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040488" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dreo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A O Boudraa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz519" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Josia Rindraharisaona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02145775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hejrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44439-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2016.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw365" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Tkalcic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo W&#246;lbern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg R&#252;mpker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv279" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lamarque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu430" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059691" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legr&#233;sy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01308542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. N. Kennett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120099.2013.787646" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. N. Kennett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rawlinson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pozgay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05194.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L N Kennett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz H R Bokelmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R Reymond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005709" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suetsugu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shiobara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugioka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanaka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038139" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Neuville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.04.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79DQMV1V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz H.R. Bokelmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03475.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01388809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyvernaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02871.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01249089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. E. Hooft" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Burkett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Toomey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C. Solomon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolai Bagdassarov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02767.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01322920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bagdassarov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maumus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmeling" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01779460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002EO000354" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>