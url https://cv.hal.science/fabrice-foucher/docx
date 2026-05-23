--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1004,1183 +1004,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation of the Comparison between Helium and Hydrogen Jets Exiting a DI Outward-Opening Injector via Schlieren Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Carlo Coratella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Dober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151394⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2025-24-0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289789v1</w:t>
+                <w:t xml:space="preserve">hal-05405501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Comparison between Helium and Hydrogen Jets Exiting a DI Outward-Opening Injector via Schlieren Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Dober</w:t>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.151394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2025-24-0068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405501v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the combined impact of backpressure with the pintle dynamic on the hydrogen spray exiting a medium pressure DI outward-opening injector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Oung</w:t>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Doradoux</w:t>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.08.124⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211340v1</w:t>
+                <w:t xml:space="preserve">hal-04695271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of NO x impact on ignition delay times for lean H 2 /air mixtures using a rapid compression machine under internal combustion engine conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Brequigny</w:t>
+                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 374, pp.132482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132482⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 355, pp.129431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648245v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol Combustion in Compression Ignition Engines with a Combustion Enhancer Based on Nitrates (CEN): Insights from an Experimental Study in a New One-Shot Engine (NOSE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the combined impact of backpressure with the pintle dynamic on the hydrogen spray exiting a medium pressure DI outward-opening injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Coratella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Oung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Doradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">F. Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-01-4281⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (Part B), pp.432-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792044v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal and Validation of 3D-CFD Framework for Ultra-Lean Hydrogen Combustion in ICEs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of NO x impact on ignition delay times for lean H 2 /air mixtures using a rapid compression machine under internal combustion engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-01-2685⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 374, pp.132482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553934v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piston Geometries Impact on Spark-Ignition Light-Duty Hydrogen Engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Oung</w:t>
+                <w:t xml:space="preserve">Methanol Combustion in Compression Ignition Engines with a Combustion Enhancer Based on Nitrates (CEN): Insights from an Experimental Study in a New One-Shot Engine (NOSE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.2024-01-2613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-01-2613⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2024-11-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2024-01-4281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553936v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yahia Haidous</w:t>
+                <w:t xml:space="preserve">Proposal and Validation of 3D-CFD Framework for Ultra-Lean Hydrogen Combustion in ICEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2024-01-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2024-01-2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695271v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Piston Geometries Impact on Spark-Ignition Light-Duty Hydrogen Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Low-Kame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Oung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 355, pp.129431. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2024-01-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2024-01-2613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181869v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of In-Cylinder Flow Motion on Fuel-Air Mixture Formation in a Medium-Duty DI-SI H2 Engine: An Experimentally Supported CFD Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Mota Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Oung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Minale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Unich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2606,897 +2606,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the Combustion Enhancer Containing Alkyl Nitrate (CEN) to Methanol in a Direct-Injection Compression Ignition (DICI) Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265620v1</w:t>
+                <w:t xml:space="preserve">hal-04285115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Borée</w:t>
+                <w:t xml:space="preserve">Effects of the Combustion Enhancer Containing Alkyl Nitrate (CEN) to Dodecane and HVO as Pilot Fuels on a Compression Ignition Engine Operating in Dual-Fuel with Ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, WCX SAE World Congress Experience, pp.2023-01-0290. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-1625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04079549v1</w:t>
+                <w:t xml:space="preserve">hal-04285101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Standard Tuning Parameters on Mixture Homogeneity and Combustion Characteristics in a Hydrogen Direct Injection Engine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Doradoux</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Unich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-01-0284⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079530v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Combustion Enhancer Containing Alkyl Nitrate (CEN) to Methanol in a Direct-Injection Compression Ignition (DICI) Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Morin</w:t>
+                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Oung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-01-1619⟩</w:t>
+              <w:t xml:space="preserve">, 2023, WCX SAE World Congress Experience, pp.2023-01-0290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285115v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Combustion Enhancer Containing Alkyl Nitrate (CEN) to Dodecane and HVO as Pilot Fuels on a Compression Ignition Engine Operating in Dual-Fuel with Ammonia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Standard Tuning Parameters on Mixture Homogeneity and Combustion Characteristics in a Hydrogen Direct Injection Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Low-Kame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Oung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu da Graca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Doradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2023-01-1625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285101v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Combustion Analysis in a Gasoline Baseline Hydrogen-Fueled Internal Combustion Engine at Ultra-Lean Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Borée</w:t>
+                <w:t xml:space="preserve">On the Use of LES and 3D Empirical Mode Decomposition for Analyzing Cycle-to-Cycle Variations of In-Cylinder Tumbling Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Truffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-24-0073⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (1), pp.235-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00405-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197082v1</w:t>
+                <w:t xml:space="preserve">hal-04079866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of LES and 3D Empirical Mode Decomposition for Analyzing Cycle-to-Cycle Variations of In-Cylinder Tumbling Flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marius Schmidt</w:t>
+                <w:t xml:space="preserve">Experimental Combustion Analysis in a Gasoline Baseline Hydrogen-Fueled Internal Combustion Engine at Ultra-Lean Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (1), pp.235-284. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16th International Conference on Engines &amp; Vehicles, pp.2023-24-0073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00405-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079866v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study of auto-ignition and flame propagation of ethyl lactate/air mixtures, a potential octane booster</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (1), pp.285-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3612,77 +3612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Jet Characterization of an Internal Combustion Engine Injector Using Schlieren Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Doradoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3710,767 +3710,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant effect of 2–4 xylenol on fuel oxidation in liquid and gas phase over a wide temperature range</w:t>
+                <w:t xml:space="preserve">Evaluations of the preferential evaporation of binary droplet by rainbow technique and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Duy Le</w:t>
+                <w:t xml:space="preserve">Zhaojing Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Matrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arij Ben Amara</w:t>
+                <w:t xml:space="preserve">Kai Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107414⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.110649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765830v1</w:t>
+                <w:t xml:space="preserve">hal-03626053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasoline surrogate oxidation in a motored engine, a JSR, and an RCM: Characterization of cool-flame products by high-resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant effect of 2–4 xylenol on fuel oxidation in liquid and gas phase over a wide temperature range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Belhadj</w:t>
+                <w:t xml:space="preserve">Mickaël Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Arij Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00259⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.107414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652745v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Oxidation of di-n-Butyl Ether in a Motored Homogeneous Charge Compression Ignition (HCCI) Engine: Comparison of Characteristic Products with RCM and JSR Speciation by Orbitrap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Gasoline surrogate oxidation in a motored engine, a JSR, and an RCM: Characterization of cool-flame products by high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36 (11), pp.5885-5896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00749⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.3893-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691449v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Understanding of Ozone Decomposition inside a Low-Temperature Combustion Engine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Temperature Oxidation of di-n-Butyl Ether in a Motored Homogeneous Charge Compression Ignition (HCCI) Engine: Comparison of Characteristic Products with RCM and JSR Speciation by Orbitrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194 (2), pp.292. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (11), pp.5885-5896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1678949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450785v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient evaluations of the temperature and diameter of an evaporating droplet stream by using rainbow technique and simulation</w:t>
+                <w:t xml:space="preserve">Experimental Understanding of Ozone Decomposition inside a Low-Temperature Combustion Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaojing Ni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Nicolas Seignour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Han</w:t>
+                <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131 (1), pp.110531. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194 (2), pp.292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1678949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375825v1</w:t>
+                <w:t xml:space="preserve">hal-02450785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluations of the preferential evaporation of binary droplet by rainbow technique and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Transient evaluations of the temperature and diameter of an evaporating droplet stream by using rainbow technique and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojing Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.110649. </w:t>
+              <w:t xml:space="preserve">, 2022, 131 (1), pp.110531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626053v1</w:t>
+                <w:t xml:space="preserve">hal-03375825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Flame Speed of a Gasoline surrogate in conditions representative of modern downsized Spark-Ignition engine</w:t>
               </w:r>
@@ -4567,581 +4567,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-ideal evaporation behaviors of ethanol/heptane droplets: Impact on diameter, temperature evolution and the light scattering by droplet at the rainbow angle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-temperature oxidation of a gasoline surrogate: Experimental investigation in JSR and RCM using high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.120401. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.128-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967407v1</w:t>
+                <w:t xml:space="preserve">hal-03221825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature oxidation of a gasoline surrogate: Experimental investigation in JSR and RCM using high-resolution mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228, pp.128-141. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221825v1</w:t>
+                <w:t xml:space="preserve">hal-02874822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Impact of preferential vaporization on combustion chamber deposit generation from a gasoline surrogate: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.5821-5828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874822v1</w:t>
+                <w:t xml:space="preserve">hal-03226553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of preferential vaporization on combustion chamber deposit generation from a gasoline surrogate: A parametric study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hélie</w:t>
+                <w:t xml:space="preserve">The non-ideal evaporation behaviors of ethanol/heptane droplets: Impact on diameter, temperature evolution and the light scattering by droplet at the rainbow angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojing Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.5821-5828. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.120401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226553v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical effects of ferrocene and 2-ethylhexyl nitrate on a low-octane gasoline: An experimental and numerical RCM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.441-448. </w:t>
@@ -5179,77 +5179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of heat and mass transient behavior of single hexadecane droplet under forced convective conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaojing Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5290,1031 +5290,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
+                <w:t xml:space="preserve">Effect of Exhaust Gas Recirculation and NO on Ignition Delay Times of Iso-octane in a Rapid Compression Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Yu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Katoch</w:t>
+                <w:t xml:space="preserve">Yizhuo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M Elbaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (6), pp.7564-7572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 34 (7), pp.8788-8795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934499v1</w:t>
+                <w:t xml:space="preserve">hal-02922412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of EGR components on ozone decomposition under engine relevant conditions in a rapid compression machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Song</w:t>
+                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 276, pp.118009. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612722v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bardi</w:t>
+                <w:t xml:space="preserve">Amit Katoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+                <w:t xml:space="preserve">A. M Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
+                <w:t xml:space="preserve">William L Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.7564-7572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813373v1</w:t>
+                <w:t xml:space="preserve">hal-02934499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of di-n-butyl ether: Experimental characterization of low-temperature products in JSR and RCM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of EGR components on ozone decomposition under engine relevant conditions in a rapid compression machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222, pp.133-144. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.118009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.08.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934485v1</w:t>
+                <w:t xml:space="preserve">hal-02612722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Dulbecco</w:t>
+                <w:t xml:space="preserve">Michele Bardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Font</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2019-24-0073⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797513v1</w:t>
+                <w:t xml:space="preserve">hal-02813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exhaust gas recirculation composition on soot in ECN spray A conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidation of di-n-butyl ether: Experimental characterization of low-temperature products in JSR and RCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020028⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813376v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Exhaust Gas Recirculation and NO on Ignition Delay Times of Iso-octane in a Rapid Compression Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Song</w:t>
+                <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizhuo He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moreau</w:t>
+                <w:t xml:space="preserve">Gregory Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00785⟩</w:t>
+              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2019-24-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922412v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effect of exhaust gas recirculation composition on soot in ECN spray A conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983495v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Turbulent Burning Velocity Measurements by Schlieren Technique, for High Pressure Isooctane-Air Premixed Flames</w:t>
               </w:r>
@@ -6551,103 +6551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the promoting effect of a cetane booster in a low-octane gasoline fuel in a rapid compression machine: A study of 2-ethylhexyl nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, pp.36-47. </w:t>
@@ -6724,51 +6724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,103 +7070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Modeling the Chemical Effect of a Cetane Booster Additive in a Low- Octane Gasoline fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -7315,261 +7315,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and modeling of ozone enhanced compression ignition in a rapid compression machine and optically-accessible engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaac Ekoto</w:t>
+                <w:t xml:space="preserve">Impact of nitric oxide on n-heptane and n-dodecane autoignition in a new high-pressure and high-temperature chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2019-01-2254⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.3319-3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446736v1</w:t>
+                <w:t xml:space="preserve">hal-02132939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nitric oxide on n-heptane and n-dodecane autoignition in a new high-pressure and high-temperature chamber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Measurements and modeling of ozone enhanced compression ignition in a rapid compression machine and optically-accessible engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Ekoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.3319-3326. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, SAE 2019-01-2254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2019-01-2254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132939v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t>
               </w:r>
@@ -7581,51 +7581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8304,51 +8304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Enhanced Reactivity with Ozone Addition for Advanced Compression Ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Ekoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8597,222 +8597,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Seeding Effect on the Ignition Event in HCCI Combustion of Gasoline-Ethanol Blends</w:t>
+                <w:t xml:space="preserve">Influence of injection parameters, ozone seeding and residual NO on a Gasoline Compression Ignition (GCI) engine at low load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Truedsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
+                <w:t xml:space="preserve">P.M. Pinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2017-01-0727⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.3659 - 3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893617v1</w:t>
+                <w:t xml:space="preserve">hal-01597111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of injection parameters, ozone seeding and residual NO on a Gasoline Compression Ignition (GCI) engine at low load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone Seeding Effect on the Ignition Event in HCCI Combustion of Gasoline-Ethanol Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Truedsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Pinazzi</w:t>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.3659 - 3668. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2017-01-0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597111v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion, Performance and Emission Analysis of an Oxygen-Controlling Downsized SI Engine</w:t>
               </w:r>
@@ -9071,64 +9071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (1), pp.607 - 614. </w:t>
@@ -9277,655 +9277,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an Ozone Generator to Control the Homogeneous Charge Compression Ignition Combustion Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of trans-2-butene oxidation in a jet-stirred reactor and a combustion bomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.SAE 2015-24-2456. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.317-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2015-24-2456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233979v1</w:t>
+                <w:t xml:space="preserve">hal-01233973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone applied to the homogeneous charge compression ignition engine to control alcohol fuels combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Masurier</w:t>
+                <w:t xml:space="preserve">Application of an Ozone Generator to Control the Homogeneous Charge Compression Ignition Combustion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Dagaut</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.SAE 2015-24-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2015-24-2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233976v1</w:t>
+                <w:t xml:space="preserve">hal-01233979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-butene and cis-2-butene in a jet-stirred reactor and a combustion vessel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Ozone applied to the homogeneous charge compression ignition engine to control alcohol fuels combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (2), pp.1107-1118. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 160, pp.566-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef502732c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233974v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biodiesel and diesel fuel blends on the injection rate under cold conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chanchaona</w:t>
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-butene and cis-2-butene in a jet-stirred reactor and a combustion vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.80-89. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.1107-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef502732c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233953v1</w:t>
+                <w:t xml:space="preserve">hal-01233974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of trans-2-butene oxidation in a jet-stirred reactor and a combustion bomb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Influence of biodiesel and diesel fuel blends on the injection rate under cold conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tinprabath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.317-324. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.80-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233973v1</w:t>
+                <w:t xml:space="preserve">hal-01233953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Stoichiometric Combustion in HCCI Engines: Effect of Ozone Seeding and Dilution</w:t>
               </w:r>
@@ -9937,51 +9937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinazzi Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10022,486 +10022,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of jet propellant-8 to premixed charge ignition combustion in a single-cylinder diesel engine</w:t>
+                <w:t xml:space="preserve">Turbulence characterization of a high-pressure high-temperature fan-stirred combustion vessel using LDV, PIV and TR-PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Park</w:t>
+                <w:t xml:space="preserve">Bénédicte Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bae</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1468087414561275⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1636-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233972v1</w:t>
+                <w:t xml:space="preserve">hal-01077641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulations using the TDAC method to model iso-octane combustion for a large range of ozone seeding and temperature conditions in a single cylinder HCCI engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+                <w:t xml:space="preserve">Application of jet propellant-8 to premixed charge ignition combustion in a single-cylinder diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.07.084⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468087414561275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077640v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio frequency spark plug: An ignition system for modern internal combustion engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mariani</w:t>
+                <w:t xml:space="preserve">CFD simulations using the TDAC method to model iso-octane combustion for a large range of ozone seeding and temperature conditions in a single cylinder HCCI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.07.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233977v1</w:t>
+                <w:t xml:space="preserve">hal-01077640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence characterization of a high-pressure high-temperature fan-stirred combustion vessel using LDV, PIV and TR-PIV measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">Radio frequency spark plug: An ignition system for modern internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.1636. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122 (3), pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-013-1636-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077641v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion and Emissions Characteristics of Valeric Biofuels in a Compression Ignition Engine</w:t>
               </w:r>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,548 +10615,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Charge Compression Ignition Combustion of Primary Reference Fuels Influenced by Ozone Addition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+                <w:t xml:space="preserve">Experimental characteristics of turbulent premixed flame in a boosted Spark-Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef401009x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.2941-2949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916230v1</w:t>
+                <w:t xml:space="preserve">hal-00770957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Contino</w:t>
+                <w:t xml:space="preserve">Homogeneous Charge Compression Ignition Combustion of Primary Reference Fuels Influenced by Ozone Addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (9), pp.5495-5505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef401009x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00836636v1</w:t>
+                <w:t xml:space="preserve">hal-00916230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ozone on the combustion of n-heptane in a HCCI Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Higelin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tommaso Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (2), pp.3005-3012. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8), pp.1476-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770958v1</w:t>
+                <w:t xml:space="preserve">hal-00836636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characteristics of turbulent premixed flame in a boosted Spark-Ignition engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of ozone on the combustion of n-heptane in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34, pp.2941-2949. </w:t>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.3005-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770957v1</w:t>
+                <w:t xml:space="preserve">hal-00770958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of O2-enriched intake air with CO2 dilution on the combustion process of an optically accessible spark-ignition engine</w:t>
               </w:r>
@@ -11382,878 +11382,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of emission and laminar burning speeds of α-pinene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+                <w:t xml:space="preserve">Laminar burning velocities of C4 to C7 ethyl esters in a spherical combustion chamber: Experiment and detailed kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (11), pp.6669-6677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef301254q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771557v1</w:t>
+                <w:t xml:space="preserve">hal-00759697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIE And Flame Velocity Of Partially Oxidised Aluminium Dust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gillard</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF FUEL PROPERTIES ON THE DIESEL INJECTION PROCESS IN NONVAPORIZING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dernotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2011.11.013⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.461-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012004401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651877v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGR stratification to control Diesel HCCI combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
+                <w:t xml:space="preserve">MIE And Flame Velocity Of Partially Oxidised Aluminium Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1468087412438338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.S0950-4230(11)00191-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2011.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759687v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high pressure, high temperature, high dilution rate and oxygen enrichment on the laminar burning velocity of iso-octane/air mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">EGR stratification to control Diesel HCCI combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.06.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.429-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468087412438338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00759698v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocities of C4 to C7 ethyl esters in a spherical combustion chamber: Experiment and detailed kinetic modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Experimental determination of emission and laminar burning speeds of α-pinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (11), pp.6669-6677. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1385-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef301254q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759697v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF FUEL PROPERTIES ON THE DIESEL INJECTION PROCESS IN NONVAPORIZING CONDITIONS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houille</w:t>
+                <w:t xml:space="preserve">Effects of high pressure, high temperature, high dilution rate and oxygen enrichment on the laminar burning velocity of iso-octane/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (11), pp.3286-3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012004401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760376v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Speeds of α-Pinene/Air and Limonene/Air Mixtures Involved in Accelerating Forest Fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 184 (10-11), pp.1397-1411. </w:t>
@@ -12291,51 +12291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of ethyl pentanoate (ethyl valerate) oxidation in a JSR and laminar burning velocities in a spherical combustion chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,90 +12425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Physical Fuel Properties on the Injection Rate in a Diesel Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12813,51 +12813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation between coherent and turbulent fluctuations: what can we learn from the empirical mode decomposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13046,51 +13046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilution on laminar Flame Speed of premixed methane/Air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13291,391 +13291,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Tricomponent Fuel Blends of Ethyl Acetate, Ethyl Propionate, and Ethyl Butyrate in Homogeneous Charge Compression Ignition (HCCI)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of the Oxidation of 1-Propanol in a Pressurized Jet-Stirred Reactor (JSR) and a Combustion Bomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (4), pp.1497-1503. </w:t>
+              <w:t xml:space="preserve">, 2011, 25 (5), pp.2013-2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef200193q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef2003552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612197v1</w:t>
+                <w:t xml:space="preserve">hal-00617976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of ethyl acetate, ethyl propionate and ethyl butanoate in a HCCI engine</w:t>
+                <w:t xml:space="preserve">Combustion Characteristics of Tricomponent Fuel Blends of Ethyl Acetate, Ethyl Propionate, and Ethyl Butyrate in Homogeneous Charge Compression Ignition (HCCI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.998-1003. </w:t>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1497-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef101602q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef200193q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836632v1</w:t>
+                <w:t xml:space="preserve">hal-00612197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of the Oxidation of 1-Propanol in a Pressurized Jet-Stirred Reactor (JSR) and a Combustion Bomb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Experimental characterization of ethyl acetate, ethyl propionate and ethyl butanoate in a HCCI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (5), pp.2013-2021. </w:t>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.998-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef2003552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef101602q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617976v1</w:t>
+                <w:t xml:space="preserve">hal-00836632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-ignition and combustion characteristics in HCCI and JSR using 1 butanol/n-heptane and ethanol/n-heptane blends</w:t>
               </w:r>
@@ -13904,529 +13904,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Measurements of Low-Temperature Heat Release for Homogeneous Combustion Compression Ignition (HCCI) n-Heptane/Alcohol Mixture Combustion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of 1-Hexanol Oxidation in a Pressurized Jet-Stirred Reactor and a Combustion Bomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mzé-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 24, pp.5404-5409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef100938u⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 24 (11), pp.5859-5875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef101255w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612145v1</w:t>
+                <w:t xml:space="preserve">hal-02020278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of 1-Hexanol Oxidation in a Pressurized Jet-Stirred Reactor and a Combustion Bomb</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Measurements of Low-Temperature Heat Release for Homogeneous Combustion Compression Ignition (HCCI) n-Heptane/Alcohol Mixture Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 24 (11), pp.5859-5875. </w:t>
+              <w:t xml:space="preserve">, 2010, 24, pp.5404-5409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef101255w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef100938u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020278v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Flame and OH* Natural Emissions of n-Heptane Combustion in a Homogeneous Charge Compression Ignition (HCCI) Engine: Effect of Burnt Gas Dilution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+                <w:t xml:space="preserve">Effect of Dilution by Nitrogen and/or Carbon Dioxide on Methane and Iso-Octane Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef800533c⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (6), pp.813-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200902864662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618048v1</w:t>
+                <w:t xml:space="preserve">hal-00618039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dilution by Nitrogen and/or Carbon Dioxide on Methane and Iso-Octane Air Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Analysis of Flame and OH* Natural Emissions of n-Heptane Combustion in a Homogeneous Charge Compression Ignition (HCCI) Engine: Effect of Burnt Gas Dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (6), pp.813-827. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.1406-1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200902864662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef800533c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618039v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure and dilution on flame front displacement in boosted spark-ignition engine combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14740,450 +14740,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+                <w:t xml:space="preserve">ESTIMATE MEASUREMENT OF SOOT DIAMETER AND VOLUME FRACTION INSIDE THE BOWL OF A DIRECT-INJECTION-COMPRESSION-IGNITION ENGINE: EFFECT OF THE EXHAUST GAS RECIRCULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 179 (8), pp.1631-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200701244728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618116v1</w:t>
+                <w:t xml:space="preserve">hal-00618041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATE MEASUREMENT OF SOOT DIAMETER AND VOLUME FRACTION INSIDE THE BOWL OF A DIRECT-INJECTION-COMPRESSION-IGNITION ENGINE: EFFECT OF THE EXHAUST GAS RECIRCULATION</w:t>
+                <w:t xml:space="preserve">Modeling laser-induced incandescence of soot: a summary and comparison of LII models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. A. Michelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. F. Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bladh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200701244728⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (3), pp.503-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2619-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618041v1</w:t>
+                <w:t xml:space="preserve">hal-00618142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling laser-induced incandescence of soot: a summary and comparison of LII models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franklin Liu</w:t>
+                <w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. F. Kock</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dayma Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.2879-2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2619-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00618142v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot volume fractions and primary particle size estimate by means of the simultaneous two-color-time-resolved and 2D laser-induced incandescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15609,51 +15609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15869,51 +15869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Neveu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Coratella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tinchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Dober" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doradoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-4281" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Low-Kame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2613" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mota Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coratella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doradoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dober" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.411" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meissonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Graca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-1619" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-1625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Schmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00405-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Dbouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00259" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00749" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678949" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojing Ni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Han" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110531" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110649" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;lie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.366" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226556v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120736" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Patel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo He" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00785" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamiel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Imoehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419879851" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132319v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johansson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.175" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pochet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0069" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Imoehl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Helie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-0251" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ekoto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2254" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.102" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sadeghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2775-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Chica Cano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1317046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Matteo Pinazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonsik Hwang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghoon Kim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongsik Bae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309951v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1249" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0746" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893617v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Truedsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0727" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pinazzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.075" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597165v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01312847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1138792" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tinprabath" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hespel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.062" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masurier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233953v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.12.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233973v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233978v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinazzi Pietro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2450" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bae" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087414561275" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077640v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.07.084" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077641v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Galmiche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1636-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916230v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef401009x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770957v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.09.008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0GMZBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759692v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Seers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412442122" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836638v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Osorio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.04.041" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BCWGXWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771557v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJN1VSQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.11.013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759687v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Walter" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412438338" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87CWLWQN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760376v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dernotte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004401" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.690304" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3TF6X9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612073v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Zhou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cordier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93BMXNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101485q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1069-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101482d" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612197v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200193q" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836632v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101602q" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef2003552" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600056v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0804-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMVLVPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612145v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100938u" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020278v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mz&#233;-Ahmed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101255w" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618048v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800533c" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618039v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200902864662" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618054v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Samson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-1625" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618045v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vergnes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v19.i7.20" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618066v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassema" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.09.018" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618041v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701244728" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Michelsen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Kock" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bladh" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2619-5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618128v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618119v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.007" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF8CXM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618113v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80096-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276362v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1957" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Neveu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Coratella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tinchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Dober" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doradoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Samson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-4281" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Low-Kame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mota Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coratella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doradoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dober" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.411" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-1619" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-1625" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meissonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Graca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0284" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00405-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojing Ni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110649" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Dbouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00259" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691449v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seignour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678949" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110531" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;lie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.366" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226556v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120736" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo He" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00785" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813376v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Patel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roque" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamiel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Imoehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamarque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419879851" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132319v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johansson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.175" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pochet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0069" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Imoehl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Helie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-0251" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Ekoto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2254" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sadeghi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2775-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Chica Cano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1317046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Matteo Pinazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonsik Hwang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghoon Kim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choongsik Bae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.112" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309951v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1249" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0746" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pinazzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.075" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Truedsson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0727" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597165v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01312847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1138792" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tinprabath" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hespel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.04.062" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233976v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masurier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.12.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233978v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinazzi Pietro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2450" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Galmiche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1636-x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233972v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bae" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087414561275" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.07.084" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770957v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.09.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0GMZBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916230v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef401009x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759692v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Seers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412442122" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836638v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Osorio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.04.041" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BCWGXWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760376v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dernotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004401" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.11.013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759687v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andr&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Walter" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412438338" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771557v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJN1VSQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759698v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87CWLWQN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.690304" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3TF6X9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612073v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Zhou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cordier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93BMXNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101485q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1069-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101482d" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617976v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef2003552" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612197v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200193q" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836632v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101602q" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600056v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0804-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMVLVPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020278v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mz&#233;-Ahmed" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101255w" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612145v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100938u" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618039v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200902864662" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618048v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800533c" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618054v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Samson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-1625" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618045v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vergnes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v19.i7.20" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618066v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassema" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.09.018" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618041v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701244728" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618142v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Michelsen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Kock" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bladh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2619-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618128v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618119v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.007" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF8CXM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618113v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80096-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276362v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1957" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>