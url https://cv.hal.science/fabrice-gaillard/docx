--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -191,1013 +191,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05512851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multicomponent exchange of metals between magmatic fluids and silicate melts</w:t>
+                <w:t xml:space="preserve">Earth’s past and present mantle oxygen fugacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austin M Gion</w:t>
+                <w:t xml:space="preserve">Elizabeth Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Canil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Langmuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.728-746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04922858v1</w:t>
+                <w:t xml:space="preserve">insu-05347995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu-Dong Che</w:t>
+                <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Louvel</w:t>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333746v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05348015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multicomponent exchange of metals between magmatic fluids and silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sifré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Austin M Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 395, pp.112-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05385204v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04922858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the sources of lithium-rich granites and pegmatites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bence Horányi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gloaguen</w:t>
+                <w:t xml:space="preserve">Johannes C Vrijmoed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (966), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02923-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05385704v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05385204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s past and present mantle oxygen fugacity</w:t>
+                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Cottrell</w:t>
+                <w:t xml:space="preserve">Ya-Ting Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Canil</w:t>
+                <w:t xml:space="preserve">Ru-Cheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H Langmuir</w:t>
+                <w:t xml:space="preserve">Xu-Dong Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Evans</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05347995v1</w:t>
+                <w:t xml:space="preserve">hal-05333746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
+                <w:t xml:space="preserve">Experimental constraints on the sources of lithium-rich granites and pegmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Horányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin M Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Éric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (966), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02923-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05348015v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05385704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral-melt vanadium oxybarometry for primitive arc magmas: effect of hydrous melt composition on fO2 estimates</w:t>
+                <w:t xml:space="preserve">Rare earth elements in apatite: A proxy for unravelling carbonatite melt compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-024-02113-4⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.118863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687280v1</w:t>
+                <w:t xml:space="preserve">insu-04649882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements in apatite: A proxy for unravelling carbonatite melt compositions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Mineral-melt vanadium oxybarometry for primitive arc magmas: effect of hydrous melt composition on fO2 estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochun Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 642, pp.118863. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179 (4), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-024-02113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04649882v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geological History of Water: From Earth’s Accretion to the Modern Deep Water Cycle</w:t>
               </w:r>
@@ -1590,90 +1590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for the direct analysis of quenched, magmatic-hydrothermal fluids recovered from high-pressure, high-temperature experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin M Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1831,689 +1831,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03419023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen solubility in basaltic silicate melt - Implications for degassing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mollé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.120192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870357v1</w:t>
+                <w:t xml:space="preserve">insu-03186359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a global carbonate layer in the oceanic mantle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Guignard</w:t>
+                <w:t xml:space="preserve">The diverse planetary ingassing/outgassing paths produced over billions of years magmatic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL089752⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00802-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03085861v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03117324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen solubility in basaltic silicate melt - Implications for degassing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernadou</w:t>
+                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120192⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03186359v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is there a global carbonate layer in the oceanic mantle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.e2020GL089752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554091v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03085861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diverse planetary ingassing/outgassing paths produced over billions of years magmatic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.22. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.217-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00802-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03117324v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
               </w:r>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,797 +2761,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03092861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Atmospheric Diversity of Low Mass Exoplanets – Some Central Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Grenfell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Carrión-González</w:t>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00716-4⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.297-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02917578v1</w:t>
+                <w:t xml:space="preserve">insu-02545374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling partial melt distribution in the oceanic low velocity zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 540, pp.116242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114 (5), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02545374v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03092892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Possible Atmospheric Diversity of Low Mass Exoplanets – Some Central Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Larre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Carrión-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114 (5), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00716-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03092892v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02917578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental constraints on the fate of H and C during planetary core-mantle differentiation. Implications for the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.473-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553858v1</w:t>
+                <w:t xml:space="preserve">insu-01949794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the fate of H and C during planetary core-mantle differentiation. Implications for the Earth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 321, pp.473-485. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01949794v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a persistent magma reservoir with large melt content beneath an apparently extinct volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Karakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaosong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.3515. </w:t>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaosong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, p. 137-153. </w:t>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magmatic water reservoirs at mid-crustal depth inferred from electrical conductivity and the growth of the continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,404 +4435,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 O NMR evidence of free ionic clusters Mn+ CO3 2− in silicate glasses: Precursors for carbonate-silicate liquids immiscibility</w:t>
+                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2017-6133⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01579409v1</w:t>
+                <w:t xml:space="preserve">insu-01396868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Ferraina</w:t>
+                <w:t xml:space="preserve">17 O NMR evidence of free ionic clusters Mn+ CO3 2− in silicate glasses: Precursors for carbonate-silicate liquids immiscibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (7), pp.1561-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-6133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01518297v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01579409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ferraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.399-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01396868v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01518297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of erosion and assimilation of sulfur-rich substrate by martian lava flows: implications for the genesis of massive sulfide mineralization on Mars</w:t>
               </w:r>
@@ -5033,1915 +5033,1915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01410540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O–CO2 solubility in low SiO2-melts and the unique mode of kimberlite degassing and emplacement</w:t>
+                <w:t xml:space="preserve">The molecular structure of melts along the carbonatite–kimberlite–basalt compositional joint: CO2and polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 447, pp.151-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.037⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 434, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01323216v1</w:t>
+                <w:t xml:space="preserve">insu-01250952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular structure of melts along the carbonatite–kimberlite–basalt compositional joint: CO2and polymerisation</w:t>
+                <w:t xml:space="preserve">H2O–CO2 solubility in low SiO2-melts and the unique mode of kimberlite degassing and emplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 434, pp.129-140. </w:t>
+              <w:t xml:space="preserve">, 2016, 447, pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01250952v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the activity of silica along the carbonatite-kimberlite-mellilitite-basanite melt compositional joint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Transport of metals and sulphur in magmas by flotation of sulphide melt on vapour bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James.E. Mungall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Brenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.025⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.216-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01181621v1</w:t>
+                <w:t xml:space="preserve">hal-01128839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment to “High and highly anisotropic electrical conductivity of the asthenosphere due to hydrogen diffusion in olivine” by Dai and Karato [Earth Planet. Sci. Lett. 408 (2014) 79–86]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 427, pp.296-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 Solubility in Kimberlite melts CO 2 Solubility in Kimberlite melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">A model for the activity of silica along the carbonatite-kimberlite-mellilitite-basanite melt compositional joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.198-205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.11.017⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 418, pp.206-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01092334v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01181621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic geology: Gold buried by oxygen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO 2 Solubility in Kimberlite melts CO 2 Solubility in Kimberlite melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2347⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119013v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01092334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pressure and water concentration on the electrical conductivity of dacitic melts: Implication for magnetotelluric imaging in subduction areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic geology: Gold buried by oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.019⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.170-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01092317v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01119013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids and melts in planetary interiors: From crust to core-mantle boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+                <w:t xml:space="preserve">The effect of pressure and water concentration on the electrical conductivity of dacitic melts: Implication for magnetotelluric imaging in subduction areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Klaus Metzger</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.1-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 418, pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01234313v1</w:t>
+                <w:t xml:space="preserve">insu-01092317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, pressure and chemical compositions on the electrical conductivity of carbonated melts and its relationship with viscosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Hashim</w:t>
+                <w:t xml:space="preserve">Fluids and melts in planetary interiors: From crust to core-mantle boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujoy Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.189-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.022⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 418, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01092350v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01234313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature, pressure and chemical compositions on the electrical conductivity of carbonated melts and its relationship with viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 418, pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187387v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01092350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of metals and sulphur in magmas by flotation of sulphide melt on vapour bubbles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.216-219. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128839v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip R. Kyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01016894v1</w:t>
+                <w:t xml:space="preserve">insu-00966727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziaozhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 393, pp.200-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.055⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 393, pp.210-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00966727v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01056858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The electrical conductivity during incipient melting in the oceanic low-velocity zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saswata Hier-Majumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, pp.81-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01056858v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00987388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrical conductivity during incipient melting in the oceanic low-velocity zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Toward a unified hydrous olivine electrical conductivity law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 509, pp.81-85. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.4984-5000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00987388v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01097239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unified hydrous olivine electrical conductivity law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (12), pp.4984-5000. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01097239v1</w:t>
+                <w:t xml:space="preserve">insu-01016894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework for volcanic degassing chemistry in a comparative planetology perspective and implications for planetary atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 403, pp.307-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7118,51 +7118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott M. Maclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174 (1-4), pp.251-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7208,51 +7208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t>
@@ -7342,51 +7342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental data and semi-empirical parameterization of H2O-CO2 solubility in mafic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7472,51 +7472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric oxygenation and volcanism Gaillard et al. reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7575,51 +7575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas emissions due to magma-sediment interactions during flood magmatism at the Siberian Traps: gas dispersion and environmental consequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7839,77 +7839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely reducing conditions reached during basaltic intrusion in organic matter-bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G. Polozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8084,1026 +8084,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00556767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth science: Redox state of early magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Atmospheric oxygenation caused by a change in volcanic degassing pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 480, pp.48-49. </w:t>
+              <w:t xml:space="preserve">, 2011, 478 (7368), pp.229-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/480048a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648930v1</w:t>
+                <w:t xml:space="preserve">insu-00631818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric oxygenation caused by a change in volcanic degassing pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth science: Redox state of early magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 478 (7368), pp.229-233. </w:t>
+              <w:t xml:space="preserve">, 2011, 480, pp.48-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature10460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/480048a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00631818v1</w:t>
+                <w:t xml:space="preserve">insu-00648930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble gas solubilities in silicate melts: New experimental results and a comprehensive model of the effects of liquid composition, temperature and pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Paonita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.017⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (5), pp.1653-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00536899v1</w:t>
+                <w:t xml:space="preserve">insu-00442614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442614v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00460515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Pommier</w:t>
+                <w:t xml:space="preserve">Noble gas solubilities in silicate melts: New experimental results and a comprehensive model of the effects of liquid composition, temperature and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 95, pp.284-291. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 279 (3-4), pp.145-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00460515v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00536899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00524494v1</w:t>
+                <w:t xml:space="preserve">insu-00492269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition induced by solid solution: The BCa-BMg substitution in richteritic amphiboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Della Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Iezzi</w:t>
+                <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Della Ventura</w:t>
+                <w:t xml:space="preserve">Peter Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Margiolaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95, pp.369-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2010.3308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00460680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 279, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00492269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00524494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9189,51 +9189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 264 (1-4), pp.58-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9292,51 +9292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sulfur content of volcanic gases on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 279 (1-2), pp.34-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9370,90 +9370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory measurements of electrical conductivities of hydrous and dry Mt. Vesuvius melts under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B05205), 41 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9500,90 +9500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonatite Melts and Electrical Conductivity in the Asthenosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5906), pp.1363 - 1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9617,77 +9617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation by basaltic magmas: an experimental re-assessment and application to Italian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (6), pp.719-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9863,77 +9863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation and the origin of CO2 emissions at the Alban Hills (Central Italy): constraints from experimental petrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 166 (2), pp.91-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10188,51 +10188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity of magma in the course of crystallization controlled by their residual liquid composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.B06204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10291,64 +10291,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32, pp.9, 801-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10395,90 +10395,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Macwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88, pp.(2-3) 308-315</w:t>
@@ -10520,64 +10520,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10624,64 +10624,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 87, pp.829-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10719,64 +10719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of water and fO2 on the ferric–ferrous ratio of silicic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11014,51 +11014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11148,51 +11148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11282,51 +11282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11424,51 +11424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link between the Physical and Chemical Properties of Carbon-Bearing Melts and Their Application for Geophysical Imaging of Earth’s Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11702,64 +11702,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity in a Griggs apparatus: a new experimental geophysical tool to investigate geological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,355 +11886,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04310255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial melting as an efficient mechanism to produce rare metal granite?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">The role of assimilation and volatiles in the formation and metal enrichment of magmatic sulfide ores: constraints from experimental petrology and application to the Noril’sk-Talnakh ore deposits (Russia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselyn Garde</w:t>
+                <w:t xml:space="preserve">Stephen J. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130880v1</w:t>
+                <w:t xml:space="preserve">insu-03442373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of assimilation and volatiles in the formation and metal enrichment of magmatic sulfide ores: constraints from experimental petrology and application to the Noril’sk-Talnakh ore deposits (Russia).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Partial melting as an efficient mechanism to produce rare metal granite?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Josselyn Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.10650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03442373v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des terres si rares ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12522,103 +12522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonatite-Alkaline Magma Immiscibility Conducing to Carbonatite REE Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
@@ -12647,103 +12647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation and predictive modelling of rare earth element enrichment in carbonatites and alkaline magmas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33RD NORDIC GEOLOGICAL WINTER MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t>
@@ -12891,260 +12891,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for the prediction of sulfide melt-silicate melt partitioning of chalcophile elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of sulfide melt – silicate melt partitioning of metals at crustal conditions relevant to the formation of magmatic sulfide ore deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03877635v1</w:t>
+                <w:t xml:space="preserve">insu-01577445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of sulfide melt – silicate melt partitioning of metals at crustal conditions relevant to the formation of magmatic sulfide ore deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">A new model for the prediction of sulfide melt-silicate melt partitioning of chalcophile elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jégo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01577445v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03877635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of silicate melts: the effect of volatiles (CO&amp;lt;SUB&amp;gt;2,&amp;lt;/SUB&amp;gt;H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O) at HP and HT.</w:t>
               </w:r>
@@ -13482,195 +13482,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamics of melting in the Asthenosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the thermodynamics Sulfur in Silicate Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. C. M. Richard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ferraina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551113v1</w:t>
+                <w:t xml:space="preserve">hal-03551112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degassing of magma and planetary redox dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mallmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13702,135 +13685,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermodynamics Sulfur in Silicate Melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geodynamics of melting in the Asthenosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. C. M. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551112v1</w:t>
+                <w:t xml:space="preserve">hal-03551113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale 3D distribution of low melt and fluid fractions in mantle rocks</w:t>
               </w:r>
@@ -13868,51 +13868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -13954,90 +13954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox change driven by sulphur degassing: A review of empirical evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ian Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
@@ -14060,1020 +14060,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03048989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent Dynamics of Low Degree Mantle Partial Melts, Constrained from CO2 Solubility Experiments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Towards the definition of a petrological Low Velocity Zone (LVZ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V12A-01</w:t>
+              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01163378v1</w:t>
+                <w:t xml:space="preserve">insu-01143271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological mapping of a Low Velocity Zone (LVZ) induced by CO2-H2O-bearing incipient melts</w:t>
+                <w:t xml:space="preserve">The role of volatiles (H2O, CO2) in the mantle incipient melting captured by a multi-component model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V53B-4846 Poster</w:t>
+              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01163387v1</w:t>
+                <w:t xml:space="preserve">insu-01143273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxidation state of primary MOR-Basalts before degassing of C-H-S-O species indicates an oxidized source regions buffered by sulphur-sulphate equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrological mapping of a Low Velocity Zone (LVZ) induced by CO2-H2O-bearing incipient melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Marrochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 page</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V53B-4846 Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01565016v1</w:t>
+                <w:t xml:space="preserve">insu-01163387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity of H2O-CO2 rich-Melt at mantle conditions: interpretation of the LAB using petrology-based 1D conductivity profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">Ascent Dynamics of Low Degree Mantle Partial Melts, Constrained from CO2 Solubility Experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.DI43B-04</w:t>
+              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V12A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163386v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt connectivity and its effect on grain growth in natural olivine aggregates: An experimental study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The oxidation state of primary MOR-Basalts before degassing of C-H-S-O species indicates an oxidized source regions buffered by sulphur-sulphate equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2014, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163371v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01565016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the definition of a petrological Low Velocity Zone (LVZ)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Melt connectivity and its effect on grain growth in natural olivine aggregates: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.221</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2014, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01143271v1</w:t>
+                <w:t xml:space="preserve">insu-01163371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of volatiles (H2O, CO2) in the mantle incipient melting captured by a multi-component model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Conductivity of H2O-CO2 rich-Melt at mantle conditions: interpretation of the LAB using petrology-based 1D conductivity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.226</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.DI43B-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01143273v1</w:t>
+                <w:t xml:space="preserve">insu-01163386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-component model for partial melting in presence of CO2 and other volatiles in the mantle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrologically-based Electrical Profiles vs. Geophysical Observations through the Upper Mantle (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00839057v1</w:t>
+                <w:t xml:space="preserve">insu-01290840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrologically-based Electrical Profiles vs. Geophysical Observations through the Upper Mantle (Invited)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-component model for partial melting in presence of CO2 and other volatiles in the mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01290840v1</w:t>
+                <w:t xml:space="preserve">insu-00839057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Propertiesof hydrous magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15111,51 +15111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electrical conductivities in the mantle: an experimental study on low melt fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15318,90 +15318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of stress-driven melt segregation and electrical conductivity of partially molten mantle rocks with low carbonated melt fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15439,90 +15439,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model for the asthenosphere: redox melting in the C-O-H-bearing mantle vs. geophysical observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
@@ -15633,51 +15633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile solubility laws in melts can tell us how unique the Earth is</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012EGUGA.14.5011G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15696,299 +15696,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthetic Martian Basalts from Spirit data, Gusev crater.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frances Westall</w:t>
+                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.398</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298685v1</w:t>
+                <w:t xml:space="preserve">insu-00838455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Hashim</w:t>
+                <w:t xml:space="preserve">New Synthetic Martian Basalts from Spirit data, Gusev crater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00838455v1</w:t>
+                <w:t xml:space="preserve">insu-01298685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate and Environmental Consequences of Reduced gas Mixtures Resulting from Magmatic Intrusion into Carbonaceous Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16082,51 +16082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Transfers at Subduction Zones: The Fluid-Melt-Rock Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16171,407 +16171,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00212115v1</w:t>
+                <w:t xml:space="preserve">insu-00212123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Influence of the redox state on the electrical conductivity of basaltic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Silicate Melts Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Petite Pierre, Vosges, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00212123v1</w:t>
+                <w:t xml:space="preserve">insu-00212069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the redox state on the electrical conductivity of basaltic melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Pommier</w:t>
+                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicate Melts Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Petite Pierre, Vosges, France. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00212069v1</w:t>
+                <w:t xml:space="preserve">insu-00212115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone Assimilation by Basaltic Magmas: an Experimental re-Assessment and Application to Italian Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16596,77 +16596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Of The Redox State On The Electrical Conductivity Of Basaltic Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16685,273 +16685,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00212120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078671v1</w:t>
+                <w:t xml:space="preserve">hal-00078659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078659v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 11473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17008,90 +17008,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur la géologie des terres rares, pourquoi tant d'attraits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17492,51 +17492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54065.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05347995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Canil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Langmuir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Evans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118863" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R&#252;pke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01178-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd0b4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03419023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rogerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117266" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Aulbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106638" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grenfell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godolt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00716-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116242" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Muir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Unsworth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6133" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael J Baumgartner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorentini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.11.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182465v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.11.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Metzger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128839v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James.E. Mungall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2373" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00987388v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswata Hier-Majumder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13245" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005496" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2339" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mecklenburgh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.041" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nemeth" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3308" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Jacobsen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Stern" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22386.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.2.5.275" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003282" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5824C6D50D9849DBAC5668A4B565B7B06B2A6CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wong" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Pins" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00142-X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360784v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/deep-carbon/link-between-the-physical-and-chemical-properties-of-carbonbearing-melts-and-their-application-for-geophysical-imaging-of-earths-mantle/0ABB7D44D18F38F217255F70D797295C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108677950" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01912005v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather B. Franz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope L. King" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310255v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03130880v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Garde" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10650" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587840v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552801v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zimmerman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kohlstedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552802v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01635332v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552720v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ritter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laumonier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03877635v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01577445v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brenan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552719v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perrillat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551942v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baumgartner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551113v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. M. Richard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551111v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551112v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551122v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morales" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163387v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565016v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163386v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163371v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143271v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143273v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839057v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290840v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839056v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863963v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839556v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacourt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519409v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01118940v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002091v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54065.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05347995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Canil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Langmuir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Evans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R&#252;pke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01178-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd0b4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03419023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rogerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117266" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120192" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Aulbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106638" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grenfell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godolt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00716-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Muir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Unsworth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6133" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael J Baumgartner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorentini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.11.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128839v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James.E. Mungall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2373" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.11.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00987388v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswata Hier-Majumder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13245" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005496" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2339" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mecklenburgh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.041" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nemeth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3308" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Jacobsen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Stern" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22386.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.2.5.275" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003282" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5824C6D50D9849DBAC5668A4B565B7B06B2A6CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wong" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Pins" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00142-X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360784v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/deep-carbon/link-between-the-physical-and-chemical-properties-of-carbonbearing-melts-and-their-application-for-geophysical-imaging-of-earths-mantle/0ABB7D44D18F38F217255F70D797295C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108677950" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01912005v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather B. Franz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope L. King" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310255v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03130880v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Garde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10650" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587840v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552801v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zimmerman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kohlstedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552802v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01635332v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552720v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ritter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laumonier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01577445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brenan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03877635v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552719v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perrillat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551942v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baumgartner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551112v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551111v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551113v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. M. Richard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551122v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morales" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143271v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143273v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163387v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163378v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163371v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839057v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839056v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863963v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839556v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacourt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519409v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01118940v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002091v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>