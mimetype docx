--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,939 +191,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05512851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s past and present mantle oxygen fugacity</w:t>
+                <w:t xml:space="preserve">Hydrous ultrapotassic melts and trans-lithospheric weakening of Himalayan-Tibetan orogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Cottrell</w:t>
+                <w:t xml:space="preserve">Zehua Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Canil</w:t>
+                <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H Langmuir</w:t>
+                <w:t xml:space="preserve">Xuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Huaiwei Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G54026.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05347995v1</w:t>
+                <w:t xml:space="preserve">insu-05603294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
+                <w:t xml:space="preserve">The multicomponent exchange of metals between magmatic fluids and silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin M Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 395, pp.112-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05348015v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04922858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multicomponent exchange of metals between magmatic fluids and silicate melts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ting Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru-Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austin M Gion</w:t>
+                <w:t xml:space="preserve">Xu-Dong Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 395, pp.112-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.01.033⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04922858v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Vrijmoed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05385204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental constraints on the sources of lithium-rich granites and pegmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru-Cheng Wang</w:t>
+                <w:t xml:space="preserve">Bence Horányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin M Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu-Dong Che</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Éric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Louvel</w:t>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (966), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02923-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333746v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05385704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the sources of lithium-rich granites and pegmatites</w:t>
+                <w:t xml:space="preserve">Earth’s past and present mantle oxygen fugacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bence Horányi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Austin M Gion</w:t>
+                <w:t xml:space="preserve">Elizabeth Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Canil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Langmuir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.728-746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05385704v1</w:t>
+                <w:t xml:space="preserve">insu-05347995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements in apatite: A proxy for unravelling carbonatite melt compositions</w:t>
+                <w:t xml:space="preserve">Magnetotelluric evidence for a melt-rich magmatic reservoir beneath Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haihao Guo</w:t>
+                <w:t xml:space="preserve">Pierre Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Tuduri</w:t>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaochun Li</w:t>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118863⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 646 (8087), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09625-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04649882v1</w:t>
+                <w:t xml:space="preserve">insu-05348015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral-melt vanadium oxybarometry for primitive arc magmas: effect of hydrous melt composition on fO2 estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1147,9703 +1143,9971 @@
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 179 (4), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-024-02113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geological History of Water: From Earth’s Accretion to the Modern Deep Water Cycle</w:t>
+                <w:t xml:space="preserve">Rare earth elements in apatite: A proxy for unravelling carbonatite melt compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Rüpke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.4.253⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.118863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04708965v1</w:t>
+                <w:t xml:space="preserve">insu-04649882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-rich melt in deep magma oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Geological History of Water: From Earth’s Accretion to the Modern Deep Water Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Rüpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-023-01178-3⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.4.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04310016v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04708965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow Loophole for H 2 -Dominated Atmospheres on Habitable Rocky Planets around M Dwarfs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen-rich melt in deep magma oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwin Kite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/acd0b4⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.392-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01178-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04310034v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04310016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Controls during Magma Ocean Degassing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrow Loophole for H 2 -Dominated Atmospheres on Habitable Rocky Planets around M Dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Marrocchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edwin Kite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 577, pp.117255. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 948 (2), pp.L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acd0b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03383209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04310034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for the direct analysis of quenched, magmatic-hydrothermal fluids recovered from high-pressure, high-temperature experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox Controls during Magma Ocean Degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Freslon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">Fabien Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121061⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 577, pp.117255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03762913v1</w:t>
+                <w:t xml:space="preserve">insu-03383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A speciation model linking the fate of carbon and hydrogen during coremagma ocean equilibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for the direct analysis of quenched, magmatic-hydrothermal fluids recovered from high-pressure, high-temperature experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin M Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gregory Rogerie</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117266⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 609, pp.121061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03419023v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03762913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen solubility in basaltic silicate melt - Implications for degassing processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A speciation model linking the fate of carbon and hydrogen during coremagma ocean equilibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Rogerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120192⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 577, pp.117266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03186359v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03419023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diverse planetary ingassing/outgassing paths produced over billions of years magmatic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+                <w:t xml:space="preserve">Is there a global carbonate layer in the oceanic mantle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00802-1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.e2020GL089752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03117324v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03085861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.217-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554091v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a global carbonate layer in the oceanic mantle?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL089752⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03085861v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diverse planetary ingassing/outgassing paths produced over billions of years magmatic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00802-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870357v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03117324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen solubility in basaltic silicate melt - Implications for degassing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Morizet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 550, pp.119676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119676⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.120192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02623220v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03186359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGLAB: A computing platform connecting geophysical signatures to melting processes in Earth's mantle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Rogerie</w:t>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Aulbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Tappe</w:t>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106638⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 550, pp.119676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03092861v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">MAGLAB: A computing platform connecting geophysical signatures to melting processes in Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Rogerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Aulbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Tappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.106638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02545374v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03092861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling partial melt distribution in the oceanic low velocity zone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.297-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02539354v1</w:t>
+                <w:t xml:space="preserve">insu-02545374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Unravelling partial melt distribution in the oceanic low velocity zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 540, pp.116242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03092892v1</w:t>
+                <w:t xml:space="preserve">insu-02539354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Atmospheric Diversity of Low Mass Exoplanets – Some Central Aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Forget</w:t>
+                <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Godolt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00716-4⟩</w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114 (5), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-020-00711-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02917578v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03092892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the fate of H and C during planetary core-mantle differentiation. Implications for the Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+                <w:t xml:space="preserve">Possible Atmospheric Diversity of Low Mass Exoplanets – Some Central Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Grenfell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
+                <w:t xml:space="preserve">J. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">F. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poncet</w:t>
+                <w:t xml:space="preserve">M. Godolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Carrión-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.027⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00716-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01949794v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02917578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Evidence for a persistent magma reservoir with large melt content beneath an apparently extinct volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">O. Karakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 521, pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553858v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a persistent magma reservoir with large melt content beneath an apparently extinct volcano</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Bachmann</w:t>
+                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Dobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lukacs</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (6), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163470v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopic investigation of the Ca and Mg environments in CO2-bearing silicate glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.02.014⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02025965v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">Experimental constraints on the fate of H and C during planetary core-mantle differentiation. Implications for the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Dobos</w:t>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gillmann</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.473-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396665v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01949794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting conditions in the modern Tibetan crust since the Miocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopic investigation of the Ca and Mg environments in CO2-bearing silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaosong Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">Marion Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05934-7⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 510, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01870924v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02025965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Melting conditions in the modern Tibetan crust since the Miocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinyu Chen</w:t>
+                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Dobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06344-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03595898v1</w:t>
+                <w:t xml:space="preserve">hal-02396665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reconciliation of viscosity change and CO 2 -induced polymerization in silicate melts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ory</w:t>
+                <w:t xml:space="preserve">Melting conditions in the modern Tibetan crust since the Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaosong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05934-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01505223v1</w:t>
+                <w:t xml:space="preserve">insu-01870924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant magmatic water reservoirs at mid-crustal depth inferred from electrical conductivity and the growth of the continental crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Publisher Correction: Melting conditions in the modern Tibetan crust since the Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaosong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, p. 137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06344-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01388434v1</w:t>
+                <w:t xml:space="preserve">insu-03595898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Towards the reconciliation of viscosity change and CO 2 -induced polymerization in silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01396868v1</w:t>
+                <w:t xml:space="preserve">insu-01505223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 O NMR evidence of free ionic clusters Mn+ CO3 2− in silicate glasses: Precursors for carbonate-silicate liquids immiscibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">Giant magmatic water reservoirs at mid-crustal depth inferred from electrical conductivity and the growth of the continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Blundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Unsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2017-6133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01579409v1</w:t>
+                <w:t xml:space="preserve">insu-01388434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Ferraina</w:t>
+                <w:t xml:space="preserve">17 O NMR evidence of free ionic clusters Mn+ CO3 2− in silicate glasses: Precursors for carbonate-silicate liquids immiscibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (7), pp.1561-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-6133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01518297v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01579409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of erosion and assimilation of sulfur-rich substrate by martian lava flows: implications for the genesis of massive sulfide mineralization on Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Fiorentini</w:t>
+                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.016⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.399-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01544438v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01518297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of cratonic mantle discontinuities: A view from petrology, geochem- istry and thermodynamic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.11.004⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01410540v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01396868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular structure of melts along the carbonatite–kimberlite–basalt compositional joint: CO2and polymerisation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of erosion and assimilation of sulfur-rich substrate by martian lava flows: implications for the genesis of massive sulfide mineralization on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sator</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael J Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiorentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.025⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 296, pp.257-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01250952v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01544438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O–CO2 solubility in low SiO2-melts and the unique mode of kimberlite degassing and emplacement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Origins of cratonic mantle discontinuities: A view from petrology, geochem- istry and thermodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Aulbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.037⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 268-271, pp.364-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323216v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01410540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of metals and sulphur in magmas by flotation of sulphide melt on vapour bubbles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2O–CO2 solubility in low SiO2-melts and the unique mode of kimberlite degassing and emplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Godel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.J. Barnes</w:t>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2373⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 447, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128839v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment to “High and highly anisotropic electrical conductivity of the asthenosphere due to hydrogen diffusion in olivine” by Dai and Karato [Earth Planet. Sci. Lett. 408 (2014) 79–86]</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The molecular structure of melts along the carbonatite–kimberlite–basalt compositional joint: CO2and polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sator</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 427, pp.296-299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.041⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 434, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182465v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01250952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the activity of silica along the carbonatite-kimberlite-mellilitite-basanite melt compositional joint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">CO 2 Solubility in Kimberlite melts CO 2 Solubility in Kimberlite melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.206-216. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 418, pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01181621v1</w:t>
+                <w:t xml:space="preserve">insu-01092334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 Solubility in Kimberlite melts CO 2 Solubility in Kimberlite melts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A model for the activity of silica along the carbonatite-kimberlite-mellilitite-basanite melt compositional joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.198-205. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 418, pp.206-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.11.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01092334v1</w:t>
+                <w:t xml:space="preserve">insu-01181621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic geology: Gold buried by oxygen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment to “High and highly anisotropic electrical conductivity of the asthenosphere due to hydrogen diffusion in olivine” by Dai and Karato [Earth Planet. Sci. Lett. 408 (2014) 79–86]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (3), pp.170-171. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427, pp.296-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01119013v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pressure and water concentration on the electrical conductivity of dacitic melts: Implication for magnetotelluric imaging in subduction areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic geology: Gold buried by oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.019⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.170-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01092317v1</w:t>
+                <w:t xml:space="preserve">insu-01119013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids and melts in planetary interiors: From crust to core-mantle boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+                <w:t xml:space="preserve">The effect of pressure and water concentration on the electrical conductivity of dacitic melts: Implication for magnetotelluric imaging in subduction areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Klaus Metzger</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.012⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 418, pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01234313v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01092317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, pressure and chemical compositions on the electrical conductivity of carbonated melts and its relationship with viscosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">Fluids and melts in planetary interiors: From crust to core-mantle boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujoy Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hashim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Klaus Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.189-197. </w:t>
+              <w:t xml:space="preserve">, 2015, 418, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01092350v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01234313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature, pressure and chemical compositions on the electrical conductivity of carbonated melts and its relationship with viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 418, pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01187387v1</w:t>
+                <w:t xml:space="preserve">insu-01092350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.055⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00966727v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of metals and sulphur in magmas by flotation of sulphide melt on vapour bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James.E. Mungall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziaozhi Yang</w:t>
+                <w:t xml:space="preserve">James M. Brenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.216-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01056858v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrical conductivity during incipient melting in the oceanic low-velocity zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical framework for volcanic degassing chemistry in a comparative planetology perspective and implications for planetary atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 403, pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00987388v2</w:t>
+                <w:t xml:space="preserve">insu-01056954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a unified hydrous olivine electrical conductivity law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (12), pp.4984-5000. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01097239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141, pp.45-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01016894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical framework for volcanic degassing chemistry in a comparative planetology perspective and implications for planetary atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip R. Kyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 403, pp.307-316. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 393, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01056954v1</w:t>
+                <w:t xml:space="preserve">insu-00966727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local redox buffering by carbon at low pressures and the formation of moissanite - natural SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei A. Shiryaev</w:t>
+                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziaozhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2339⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.210-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00985690v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01056858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Reservoirs and Timing of Sulfur Cycling on Mars</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The electrical conductivity during incipient melting in the oceanic low-velocity zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saswata Hier-Majumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-012-9947-4⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509, pp.81-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00801810v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00987388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Hashim</w:t>
+                <w:t xml:space="preserve">Local redox buffering by carbon at low pressures and the formation of moissanite - natural SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Shiryaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814361v1</w:t>
+                <w:t xml:space="preserve">insu-00985690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental data and semi-empirical parameterization of H2O-CO2 solubility in mafic melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Geochemical Reservoirs and Timing of Sulfur Cycling on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott M. Maclennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.08.035⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174 (1-4), pp.251-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-012-9947-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00730529v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00801810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric oxygenation and volcanism Gaillard et al. reply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature11275⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00723549v1</w:t>
+                <w:t xml:space="preserve">insu-00814361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas emissions due to magma-sediment interactions during flood magmatism at the Siberian Traps: gas dispersion and environmental consequences.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">New experimental data and semi-empirical parameterization of H2O-CO2 solubility in mafic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Pirre</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 357-358, pp.308-318. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00801929v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00730529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a spinifex-textured basalt as an analog to Gusev crater basalts, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric oxygenation and volcanism Gaillard et al. reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bost</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+                <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2012.01355.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 487 (26 juillet 2012), pp.E2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00697255v1</w:t>
+                <w:t xml:space="preserve">insu-00723549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely reducing conditions reached during basaltic intrusion in organic matter-bearing sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Synthesis of a spinifex-textured basalt as an analog to Gusev crater basalts, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francès Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander G. Polozov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.052⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (5), pp.820-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2012.01355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00745334v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00697255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of electrical conductivity during deformation of melt-bearing olivine aggregates: Implications for electrical anisotropy in the oceanic low velocity zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Caricchi</w:t>
+                <w:t xml:space="preserve">Gas emissions due to magma-sediment interactions during flood magmatism at the Siberian Traps: gas dispersion and environmental consequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marecal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 302, pp.81-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.041⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 357-358, pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00556767v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00801929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric oxygenation caused by a change in volcanic degassing pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremely reducing conditions reached during basaltic intrusion in organic matter-bearing sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G. Polozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marecal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10460⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357-358, pp.319-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00631818v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00745334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth science: Redox state of early magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Experimental determination of electrical conductivity during deformation of melt-bearing olivine aggregates: Implications for electrical anisotropy in the oceanic low velocity zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Caricchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mecklenburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/480048a⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 302, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00648930v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00556767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Pommier</w:t>
+                <w:t xml:space="preserve">Earth science: Redox state of early magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 480, pp.48-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/480048a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442614v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00648930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric oxygenation caused by a change in volcanic degassing pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 478 (7368), pp.229-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00460515v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00631818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas solubilities in silicate melts: New experimental results and a comprehensive model of the effects of liquid composition, temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Paonita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 279 (3-4), pp.145-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00536899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hautot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (5), pp.1653-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00492269v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition induced by solid solution: The BCa-BMg substitution in richteritic amphiboles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Della Ventura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Nemeth</w:t>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Margiolaki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 95, pp.369-381. </w:t>
+              <w:t xml:space="preserve">, 2010, 95, pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00460680v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00460515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00524494v1</w:t>
+                <w:t xml:space="preserve">insu-00492269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Phase transition induced by solid solution: The BCa-BMg substitution in richteritic amphiboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Della Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chiodini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mario Tribaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Margiolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25446A.1⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.369-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00403860v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00460680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman quantification factor calibration for CO-CO2 gas mixture in synthetic fluid inclusions: Application to oxygen fugacity calculation in magmatic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Paris</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 264 (1-4), pp.58-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.02.014⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 279, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00371767v1</w:t>
+                <w:t xml:space="preserve">insu-00524494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sulfur content of volcanic gases on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman quantification factor calibration for CO-CO2 gas mixture in synthetic fluid inclusions: Application to oxygen fugacity calculation in magmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.12.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264 (1-4), pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00361741v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00371767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory measurements of electrical conductivities of hydrous and dry Mt. Vesuvius melts under pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Pommier</w:t>
+                <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005269⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (4), pp.319-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25446A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00211165v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00403860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonatite Melts and Electrical Conductivity in the Asthenosphere</w:t>
+                <w:t xml:space="preserve">The sulfur content of volcanic gases on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1164446⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 279 (1-2), pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00343685v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00361741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limestone assimilation by basaltic magmas: an experimental re-assessment and application to Italian volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Laboratory measurements of electrical conductivities of hydrous and dry Mt. Vesuvius melts under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-007-0267-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B05205), 41 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00194400v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00211165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of magma with sedimentary wall rock and magnetite ore genesis in the Panzhihua mafic intrusion, SW China</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonatite Melts and Electrical Conductivity in the Asthenosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5906), pp.1363 - 1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1164446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-008-0191-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00352271v1</w:t>
+                <w:t xml:space="preserve">insu-00343685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limestone assimilation and the origin of CO2 emissions at the Alban Hills (Central Italy): constraints from experimental petrology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Limestone assimilation by basaltic magmas: an experimental re-assessment and application to Italian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (6), pp.719-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-007-0267-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00170255v1</w:t>
+                <w:t xml:space="preserve">insu-00194400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid magma ascent recorded by water diffusion profiles in mantle olivine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Jacobsen</w:t>
+                <w:t xml:space="preserve">Interaction of magma with sedimentary wall rock and magnetite ore genesis in the Panzhihua mafic intrusion, SW China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Fu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles R. Stern</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G22386.1⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.677-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-008-0191-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091693v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Aspects of Melts: Volatiles and Redox Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harald Behrens</w:t>
+                <w:t xml:space="preserve">Limestone assimilation and the origin of CO2 emissions at the Alban Hills (Central Italy): constraints from experimental petrology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166 (2), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gselements.2.5.275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00091694v1</w:t>
+                <w:t xml:space="preserve">insu-00170255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity of magma in the course of crystallization controlled by their residual liquid composition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid magma ascent recorded by water diffusion profiles in mantle olivine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.429-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G22386.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JB003282⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00023414v1</w:t>
+                <w:t xml:space="preserve">hal-00091693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical Aspects of Melts: Volatiles and Redox Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G20577.1⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.5, 275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gselements.2.5.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023901v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
+                <w:t xml:space="preserve">Electrical conductivity of magma in the course of crystallization controlled by their residual liquid composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.B06204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JB003282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069454v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
+                <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00376-4⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.9, 801-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G20577.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069333v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
+                <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Macwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 87, pp.829-837</w:t>
+              <w:t xml:space="preserve">, 2003, 88, pp.(2-3) 308-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00072812v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00376-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.829-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effect of water and fO2 on the ferric–ferrous ratio of silicic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 174, pp.255-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00319-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10853,819 +11117,819 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms and fluxes of carbon: Surface to deep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Vitale Brovarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.647-698, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99762-1.00142-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04742757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394264810.app1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04526232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.1-142, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394264810.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Decrée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources métalliques : cadre géodynamique et exemples remarquables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Science Publishing Ltd; Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-137, 2022, 9781789481358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link between the Physical and Chemical Properties of Carbon-Bearing Melts and Their Application for Geophysical Imaging of Earth’s Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beth N. Orcutt; Isabelle Daniel; Rajdeep Dasgupta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Carbon: Past to Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-187, 2019, 9781108477499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108677950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6 - Sulfur on Mars from the Atmosphere to the Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather B. Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope L. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volatiles in the Martian Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.119-183, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01912005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11675,4972 +11939,4972 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity in a Griggs apparatus: a new experimental geophysical tool to investigate geological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Magmatic Processes Making Early Planetary Volatile Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochmistry, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04310255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of assimilation and volatiles in the formation and metal enrichment of magmatic sulfide ores: constraints from experimental petrology and application to the Noril’sk-Talnakh ore deposits (Russia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03442373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial melting as an efficient mechanism to produce rare metal granite?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyn Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.10650, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des terres si rares ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de dégazage du magma océan définissant la composition de l'atmosphère à l'Hadéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Marrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behavior and electrical conductivity of San Carlos olivine at low melt fraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Experimental simulation and predictive modelling of rare earth element enrichment in carbonatites and alkaline magmas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">33RD NORDIC GEOLOGICAL WINTER MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552801v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonatite-Alkaline Magma Immiscibility Conducing to Carbonatite REE Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation and predictive modelling of rare earth element enrichment in carbonatites and alkaline magmas.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+                <w:t xml:space="preserve">Rheological behavior and electrical conductivity of San Carlos olivine at low melt fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Kohlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD NORDIC GEOLOGICAL WINTER MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635332v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of alkali carbonate melts in the upper mantle and implications for the mobility of carbon at depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of sulfide melt – silicate melt partitioning of metals at crustal conditions relevant to the formation of magmatic sulfide ore deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01577445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for the prediction of sulfide melt-silicate melt partitioning of chalcophile elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03877635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of silicate melts: the effect of volatiles (CO&amp;lt;SUB&amp;gt;2,&amp;lt;/SUB&amp;gt;H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O) at HP and HT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of substrate erosion and sulphate assimilation by Martian low-viscosity lava flows: implications for the genesis of precious metal-rich sulphide mineralisation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiorentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling static olivine grain growth properties in the Earth's upper mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. G. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Precigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermodynamics Sulfur in Silicate Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degassing of magma and planetary redox dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mallmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States. p. 94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics of melting in the Asthenosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. M. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale 3D distribution of low melt and fluid fractions in mantle rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox change driven by sulphur degassing: A review of empirical evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ian Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03048989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the definition of a petrological Low Velocity Zone (LVZ)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The oxidation state of primary MOR-Basalts before degassing of C-H-S-O species indicates an oxidized source regions buffered by sulphur-sulphate equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.221</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01143271v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01565016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of volatiles (H2O, CO2) in the mantle incipient melting captured by a multi-component model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Ascent Dynamics of Low Degree Mantle Partial Melts, Constrained from CO2 Solubility Experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.226</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V12A-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01143273v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological mapping of a Low Velocity Zone (LVZ) induced by CO2-H2O-bearing incipient melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V53B-4846 Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent Dynamics of Low Degree Mantle Partial Melts, Constrained from CO2 Solubility Experiments.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Electrical Conductivity of H2O-CO2 rich-Melt at mantle conditions: interpretation of the LAB using petrology-based 1D conductivity profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V12A-01</w:t>
+              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.DI43B-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163378v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxidation state of primary MOR-Basalts before degassing of C-H-S-O species indicates an oxidized source regions buffered by sulphur-sulphate equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melt connectivity and its effect on grain growth in natural olivine aggregates: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Marrochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 page</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2014, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01565016v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt connectivity and its effect on grain growth in natural olivine aggregates: An experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+                <w:t xml:space="preserve">Towards the definition of a petrological Low Velocity Zone (LVZ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2014, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163371v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01143271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity of H2O-CO2 rich-Melt at mantle conditions: interpretation of the LAB using petrology-based 1D conductivity profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">The role of volatiles (H2O, CO2) in the mantle incipient melting captured by a multi-component model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.DI43B-04</w:t>
+              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163386v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01143273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrologically-based Electrical Profiles vs. Geophysical Observations through the Upper Mantle (Invited)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Propertiesof hydrous magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290840v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01290844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-component model for partial melting in presence of CO2 and other volatiles in the mantle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Petrologically-based Electrical Profiles vs. Geophysical Observations through the Upper Mantle (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00839057v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01290840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Propertiesof hydrous magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">A multi-component model for partial melting in presence of CO2 and other volatiles in the mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290844v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electrical conductivities in the mantle: an experimental study on low melt fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gusev crater analogue basalts, Mars : Interest for astrobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liane Loiselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th LPSC - Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, The woolands - Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of stress-driven melt segregation and electrical conductivity of partially molten mantle rocks with low carbonated melt fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model for the asthenosphere: redox melting in the C-O-H-bearing mantle vs. geophysical observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which geodynamic roles for volatile-rich low melt fractions in the Earth's mantle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.4980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00863963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile solubility laws in melts can tell us how unique the Earth is</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012EGUGA.14.5011G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Hashim</w:t>
+                <w:t xml:space="preserve">New Synthetic Martian Basalts from Spirit data, Gusev crater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838455v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthetic Martian Basalts from Spirit data, Gusev crater.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frances Westall</w:t>
+                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.398</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298685v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate and Environmental Consequences of Reduced gas Mixtures Resulting from Magmatic Intrusion into Carbonaceous Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00864050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Transfers at Subduction Zones: The Fluid-Melt-Rock Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00212123v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00212115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the redox state on the electrical conductivity of basaltic melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicate Melts Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Petite Pierre, Vosges, France. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00212069v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00212123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Influence of the redox state on the electrical conductivity of basaltic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Silicate Melts Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Petite Pierre, Vosges, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00212115v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00212069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone Assimilation by Basaltic Magmas: an Experimental re-Assessment and Application to Italian Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00212111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Of The Redox State On The Electrical Conductivity Of Basaltic Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16655,336 +16919,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00212120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078659v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078671v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 11473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16994,147 +17258,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur la géologie des terres rares, pourquoi tant d'attraits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17144,91 +17408,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géodynamique de la fusion dans l’asthénosphère et son expression géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanologie. Université d'Orléans, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01118940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17238,114 +17502,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôles thermodynamiques et cinétiques des états d'oxydation du fer dans les liquides silicatés magmatiques : Expérimentation, Modélisation, Applications et simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université d'Orléans, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId453"/>
+      <w:footerReference w:type="default" r:id="rId462"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17492,51 +17756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54065.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05347995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Canil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Langmuir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Evans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R&#252;pke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01178-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd0b4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03419023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rogerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117266" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120192" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Aulbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106638" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grenfell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godolt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00716-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Muir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Unsworth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6133" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael J Baumgartner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorentini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.11.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128839v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James.E. Mungall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2373" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.11.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00987388v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswata Hier-Majumder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13245" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005496" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2339" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mecklenburgh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.041" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nemeth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3308" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Jacobsen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Stern" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22386.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.2.5.275" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023414v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003282" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5824C6D50D9849DBAC5668A4B565B7B06B2A6CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wong" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Pins" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00142-X" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360784v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/deep-carbon/link-between-the-physical-and-chemical-properties-of-carbonbearing-melts-and-their-application-for-geophysical-imaging-of-earths-mantle/0ABB7D44D18F38F217255F70D797295C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108677950" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01912005v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather B. Franz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope L. King" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310255v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03130880v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Garde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10650" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587840v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552801v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zimmerman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kohlstedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552802v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01635332v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552720v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ritter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laumonier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01577445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brenan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03877635v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552719v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perrillat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551942v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baumgartner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551112v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551111v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551113v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. M. Richard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551122v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morales" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143271v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143273v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163387v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163378v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565016v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163371v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290840v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839057v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843341v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839056v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863963v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839556v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacourt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519409v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01118940v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002091v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54065.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05603294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Han" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54026.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05347995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Canil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Langmuir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Evans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R&#252;pke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01178-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd0b4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03419023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rogerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117266" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Aulbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106638" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grenfell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godolt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00716-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Muir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Unsworth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael J Baumgartner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.11.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323216v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.11.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Metzger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128839v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James.E. Mungall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barnes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2373" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00987388v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswata Hier-Majumder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13245" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2339" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730529v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556767v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mecklenburgh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.041" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nemeth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3308" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091693v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Jacobsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Stern" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22386.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.2.5.275" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023414v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003282" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5824C6D50D9849DBAC5668A4B565B7B06B2A6CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Pins" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00142-X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360784v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/deep-carbon/link-between-the-physical-and-chemical-properties-of-carbonbearing-melts-and-their-application-for-geophysical-imaging-of-earths-mantle/0ABB7D44D18F38F217255F70D797295C" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108677950" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01912005v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather B. Franz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope L. King" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310255v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03130880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Garde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10650" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01635332v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552801v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zimmerman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kohlstedt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552720v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ritter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laumonier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01577445v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brenan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03877635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552719v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perrillat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551942v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baumgartner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551112v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551111v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. M. Richard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551122v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morales" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163378v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163387v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163386v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163371v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143271v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143273v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290844v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839057v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843341v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839056v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839556v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacourt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519409v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01118940v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002091v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>