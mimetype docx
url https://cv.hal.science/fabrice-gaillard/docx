--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -140,51 +140,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 54 (5), pp.399-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G54065.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -412,295 +412,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04922858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
+                <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Ting Xu</w:t>
+                <w:t xml:space="preserve">Thomas P Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru-Cheng Wang</w:t>
+                <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu-Dong Che</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Louvel</w:t>
+                <w:t xml:space="preserve">Johannes C Vrijmoed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333746v1</w:t>
+                <w:t xml:space="preserve">insu-05385204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Précigout</w:t>
+                <w:t xml:space="preserve">Ya-Ting Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">Ru-Cheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes C Vrijmoed</w:t>
+                <w:t xml:space="preserve">Xu-Dong Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timm John</w:t>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (11), </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05385204v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the sources of lithium-rich granites and pegmatites</w:t>
               </w:r>
@@ -1961,689 +1961,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03419023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a global carbonate layer in the oceanic mantle?</w:t>
+                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Guignard</w:t>
+                <w:t xml:space="preserve">Valentin Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL089752⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.217-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03085861v1</w:t>
+                <w:t xml:space="preserve">hal-03870357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation sequence of a REE-rich carbonate melt: an experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a global carbonate layer in the oceanic mantle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mollé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">J. Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S2), pp.217-231. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.e2020GL089752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870357v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03085861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+                <w:t xml:space="preserve">Nitrogen solubility in basaltic silicate melt - Implications for degassing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.120192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554091v1</w:t>
+                <w:t xml:space="preserve">insu-03186359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diverse planetary ingassing/outgassing paths produced over billions of years magmatic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No direct effect of F, Cl and P on REE partitioning between carbonate and alkaline silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.233-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-021-00802-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03117324v1</w:t>
+                <w:t xml:space="preserve">hal-03554091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen solubility in basaltic silicate melt - Implications for degassing processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diverse planetary ingassing/outgassing paths produced over billions of years magmatic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Füri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Marrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.120192. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-021-00802-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03186359v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03117324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply on the comment by X. Xue on «Towards the reconciliation of viscosity change and CO2-induced polymerization in silicate melt» by Yann Morizet, Michael Paris, David Sifré, Ida Di Carlo, Sandra Ory, and Fabrice Gaillard [chemical Geology 458, 38-47]</w:t>
               </w:r>
@@ -2655,51 +2655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,278 +2891,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03092861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+                <w:t xml:space="preserve">Unravelling partial melt distribution in the oceanic low velocity zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 540, pp.116242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02545374v1</w:t>
+                <w:t xml:space="preserve">insu-02539354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling partial melt distribution in the oceanic low velocity zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+                <w:t xml:space="preserve">A window in the course of alkaline magma differentiation conducive to immiscible REE-rich carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 540, pp.116242. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 282, pp.297-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02539354v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02545374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High S and high CO2 contents in haplokimberlite: An experimental and Raman spectroscopic study</w:t>
               </w:r>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a persistent magma reservoir with large melt content beneath an apparently extinct volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Karakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,265 +3527,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
+                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Dehant</w:t>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vera Dobos</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589027v1</w:t>
+                <w:t xml:space="preserve">hal-03553858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Vera Dobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (6), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553858v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the fate of H and C during planetary core-mantle differentiation. Implications for the Earth</w:t>
               </w:r>
@@ -4052,64 +4052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoscience for Understanding Habitability in the Solar System and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dehant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Dobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-019-0608-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396665v1</w:t>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaosong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.3515. </w:t>
@@ -4359,51 +4359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaosong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, p. 137-153. </w:t>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,51 +4575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magmatic water reservoirs at mid-crustal depth inferred from electrical conductivity and the growth of the continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,404 +4699,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 O NMR evidence of free ionic clusters Mn+ CO3 2− in silicate glasses: Precursors for carbonate-silicate liquids immiscibility</w:t>
+                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2017-6133⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01579409v1</w:t>
+                <w:t xml:space="preserve">insu-01396868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Ferraina</w:t>
+                <w:t xml:space="preserve">17 O NMR evidence of free ionic clusters Mn+ CO3 2− in silicate glasses: Precursors for carbonate-silicate liquids immiscibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (7), pp.1561-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-6133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01518297v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01579409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mg concentration in silicate glasses on CO 2 solubility and solution mechanism: Implication for natural magmatic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sifré</w:t>
+                <w:t xml:space="preserve">Assimilation of sulfate and carbonaceous rocks: experimental study, thermodynamic modeling and application to the Noril’sk-Talnakh region (Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ferraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.115-130. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.399-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01396868v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01518297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of erosion and assimilation of sulfur-rich substrate by martian lava flows: implications for the genesis of massive sulfide mineralization on Mars</w:t>
               </w:r>
@@ -5420,51 +5420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular structure of melts along the carbonatite–kimberlite–basalt compositional joint: CO2and polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5684,51 +5684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for the activity of silica along the carbonatite-kimberlite-mellilitite-basanite melt compositional joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5788,51 +5788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment to “High and highly anisotropic electrical conductivity of the asthenosphere due to hydrogen diffusion in olivine” by Dai and Karato [Earth Planet. Sci. Lett. 408 (2014) 79–86]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,77 +5983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of pressure and water concentration on the electrical conductivity of dacitic melts: Implication for magnetotelluric imaging in subduction areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.66-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6204,51 +6204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature, pressure and chemical compositions on the electrical conductivity of carbonated melts and its relationship with viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,77 +6321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6568,51 +6568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical framework for volcanic degassing chemistry in a comparative planetology perspective and implications for planetary atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 403, pp.307-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6640,248 +6640,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01056954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unified hydrous olivine electrical conductivity law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
+                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (12), pp.4984-5000. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01097239v1</w:t>
+                <w:t xml:space="preserve">insu-01016894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">Toward a unified hydrous olivine electrical conductivity law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141, pp.45-61. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.4984-5000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01016894v1</w:t>
+                <w:t xml:space="preserve">insu-01097239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
               </w:r>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziaozhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 393, pp.210-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7105,64 +7105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrical conductivity during incipient melting in the oceanic low-velocity zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,51 +7382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott M. Maclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174 (1-4), pp.251-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t>
@@ -7606,51 +7606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental data and semi-empirical parameterization of H2O-CO2 solubility in mafic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric oxygenation and volcanism Gaillard et al. reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7969,51 +7969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas emissions due to magma-sediment interactions during flood magmatism at the Siberian Traps: gas dispersion and environmental consequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,77 +8103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely reducing conditions reached during basaltic intrusion in organic matter-bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G. Polozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8354,51 +8354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth science: Redox state of early magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8458,64 +8458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric oxygenation caused by a change in volcanic degassing pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 478 (7368), pp.229-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8549,90 +8549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas solubilities in silicate melts: New experimental results and a comprehensive model of the effects of liquid composition, temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Paonita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8894,424 +8894,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00460515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 279, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00492269v1</w:t>
+                <w:t xml:space="preserve">insu-00524494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition induced by solid solution: The BCa-BMg substitution in richteritic amphiboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Iezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Della Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Margiolaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95, pp.369-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2010.3308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00460680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00524494v1</w:t>
+                <w:t xml:space="preserve">insu-00492269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman quantification factor calibration for CO-CO2 gas mixture in synthetic fluid inclusions: Application to oxygen fugacity calculation in magmatic systems</w:t>
               </w:r>
@@ -9336,51 +9336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 264 (1-4), pp.58-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9426,77 +9426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9556,51 +9556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sulfur content of volcanic gases on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 279 (1-2), pp.34-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9673,51 +9673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B05205), 41 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9777,77 +9777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5906), pp.1363 - 1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9881,51 +9881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation by basaltic magmas: an experimental re-assessment and application to Italian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10127,51 +10127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation and the origin of CO2 emissions at the Alban Hills (Central Italy): constraints from experimental petrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10452,51 +10452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity of magma in the course of crystallization controlled by their residual liquid composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.B06204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10555,51 +10555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10698,51 +10698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Macwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88, pp.(2-3) 308-315</w:t>
@@ -10797,51 +10797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10888,51 +10888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10983,51 +10983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of water and fO2 on the ferric–ferrous ratio of silicic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11966,64 +11966,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity in a Griggs apparatus: a new experimental geophysical tool to investigate geological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12150,286 +12150,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04310255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of assimilation and volatiles in the formation and metal enrichment of magmatic sulfide ores: constraints from experimental petrology and application to the Noril’sk-Talnakh ore deposits (Russia).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Partial melting as an efficient mechanism to produce rare metal granite?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J. Barnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Josselyn Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.10650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03442373v1</w:t>
+                <w:t xml:space="preserve">hal-03130880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial melting as an efficient mechanism to produce rare metal granite?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">The role of assimilation and volatiles in the formation and metal enrichment of magmatic sulfide ores: constraints from experimental petrology and application to the Noril’sk-Talnakh ore deposits (Russia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselyn Garde</w:t>
+                <w:t xml:space="preserve">Margaux Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130880v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03442373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des terres si rares ?</w:t>
               </w:r>
@@ -12717,51 +12717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33RD NORDIC GEOLOGICAL WINTER MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t>
@@ -12842,51 +12842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
@@ -13155,260 +13155,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of sulfide melt – silicate melt partitioning of metals at crustal conditions relevant to the formation of magmatic sulfide ore deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">A new model for the prediction of sulfide melt-silicate melt partitioning of chalcophile elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Brenan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01577445v1</w:t>
+                <w:t xml:space="preserve">insu-03877635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for the prediction of sulfide melt-silicate melt partitioning of chalcophile elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of sulfide melt – silicate melt partitioning of metals at crustal conditions relevant to the formation of magmatic sulfide ore deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ferraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Prospectivity, current approaches and future innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03877635v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01577445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of silicate melts: the effect of volatiles (CO&amp;lt;SUB&amp;gt;2,&amp;lt;/SUB&amp;gt;H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O) at HP and HT.</w:t>
               </w:r>
@@ -13746,178 +13746,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermodynamics Sulfur in Silicate Melts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geodynamics of melting in the Asthenosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. C. M. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551112v1</w:t>
+                <w:t xml:space="preserve">hal-03551113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degassing of magma and planetary redox dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mallmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13949,152 +13966,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamics of melting in the Asthenosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the thermodynamics Sulfur in Silicate Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. C. M. Richard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ferraina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551113v1</w:t>
+                <w:t xml:space="preserve">hal-03551112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale 3D distribution of low melt and fluid fractions in mantle rocks</w:t>
               </w:r>
@@ -14257,51 +14257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ian Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
@@ -14343,51 +14343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oxidation state of primary MOR-Basalts before degassing of C-H-S-O species indicates an oxidized source regions buffered by sulphur-sulphate equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14559,51 +14559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological mapping of a Low Velocity Zone (LVZ) induced by CO2-H2O-bearing incipient melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14667,51 +14667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity of H2O-CO2 rich-Melt at mantle conditions: interpretation of the LAB using petrology-based 1D conductivity profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14719,51 +14719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.DI43B-04</w:t>
@@ -14792,51 +14792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt connectivity and its effect on grain growth in natural olivine aggregates: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15077,64 +15077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Propertiesof hydrous magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15166,260 +15166,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01290844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrologically-based Electrical Profiles vs. Geophysical Observations through the Upper Mantle (Invited)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-component model for partial melting in presence of CO2 and other volatiles in the mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01290840v1</w:t>
+                <w:t xml:space="preserve">insu-00839057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-component model for partial melting in presence of CO2 and other volatiles in the mantle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrologically-based Electrical Profiles vs. Geophysical Observations through the Upper Mantle (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sifré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00839057v1</w:t>
+                <w:t xml:space="preserve">insu-01290840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electrical conductivities in the mantle: an experimental study on low melt fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15608,64 +15608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15729,51 +15729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sifré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile solubility laws in melts can tell us how unique the Earth is</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012EGUGA.14.5011G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16126,64 +16126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16208,51 +16208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate and Environmental Consequences of Reduced gas Mixtures Resulting from Magmatic Intrusion into Carbonaceous Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16346,51 +16346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Transfers at Subduction Zones: The Fluid-Melt-Rock Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16441,77 +16441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16601,51 +16601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16778,51 +16778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone Assimilation by Basaltic Magmas: an Experimental re-Assessment and Application to Italian Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16968,51 +16968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17050,51 +17050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17158,51 +17158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17756,51 +17756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54065.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05603294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Han" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54026.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05347995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Canil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Langmuir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Evans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R&#252;pke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01178-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd0b4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03419023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rogerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117266" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089752" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120192" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Aulbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106638" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116242" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grenfell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godolt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00716-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Muir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Unsworth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael J Baumgartner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.11.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323216v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.11.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Metzger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128839v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James.E. Mungall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barnes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2373" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00987388v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswata Hier-Majumder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13245" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2339" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730529v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556767v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mecklenburgh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.041" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nemeth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3308" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091693v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Jacobsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Stern" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22386.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.2.5.275" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023414v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003282" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5824C6D50D9849DBAC5668A4B565B7B06B2A6CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Pins" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00142-X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360784v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/deep-carbon/link-between-the-physical-and-chemical-properties-of-carbonbearing-melts-and-their-application-for-geophysical-imaging-of-earths-mantle/0ABB7D44D18F38F217255F70D797295C" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108677950" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01912005v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather B. Franz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope L. King" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310255v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03130880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Garde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10650" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01635332v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552801v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zimmerman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kohlstedt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552720v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ritter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laumonier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01577445v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brenan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03877635v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552719v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perrillat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551942v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baumgartner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551112v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551111v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. M. Richard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551122v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morales" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163378v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163387v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163386v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163371v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143271v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143273v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290844v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839057v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843341v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839056v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839556v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacourt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519409v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01118940v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002091v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Gion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54065.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05603294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Han" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54026.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04922858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin M Gion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.01.033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Hor&#225;nyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gloaguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02923-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05347995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Canil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Langmuir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Evans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05348015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wawrzyniak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09625-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihao Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R&#252;pke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01178-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acd0b4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03383209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03419023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rogerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117266" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moll&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goncalves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089752" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186359v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120192" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03554091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03117324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00802-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02623220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119676" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Massuyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rogerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Aulbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tappe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106638" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116242" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02545374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092892v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-020-00711-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grenfell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godolt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00716-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dehant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dobos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0608-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01949794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poncet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02025965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.02.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gillmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Muir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Unsworth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.11.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01579409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6133" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01518297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ferraina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.04.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael J Baumgartner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiorentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01410540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.11.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323216v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sator" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.11.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2347" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Metzger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.11.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128839v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James.E. Mungall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Brenan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Godel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barnes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2373" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01097239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005496" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00987388v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saswata Hier-Majumder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13245" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Shiryaev" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2339" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730529v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556767v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mecklenburgh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.11.041" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nemeth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Margiolaki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3308" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352271v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fu Zhou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-008-0191-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091693v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Jacobsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Stern" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22386.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.2.5.275" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023414v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003282" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5824C6D50D9849DBAC5668A4B565B7B06B2A6CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vitale Brovarone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Pins" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00142-X" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360784v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/deep-carbon/link-between-the-physical-and-chemical-properties-of-carbonbearing-melts-and-their-application-for-geophysical-imaging-of-earths-mantle/0ABB7D44D18F38F217255F70D797295C" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108677950" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01912005v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather B. Franz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope L. King" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04310255v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03130880v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Garde" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10650" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Vaillant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Barnes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01635332v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552801v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Zimmerman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kohlstedt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552720v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ritter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laumonier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03877635v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01577445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brenan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552719v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perrillat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551942v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Baumgartner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551113v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. M. Richard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551111v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551122v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gardes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morales" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Heinrich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163378v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163387v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163386v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163371v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143271v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143273v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290844v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839057v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290840v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843341v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839056v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864050v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arndt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839556v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacourt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519409v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01118940v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002091v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>