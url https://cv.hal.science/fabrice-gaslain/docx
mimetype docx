--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1232,161 +1232,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local microstructural characterization of an aged UR45N rolled steel: Application of the nanogauges grating coupled EBSD technique</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Panicaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+                <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Madi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 759, pp.537-551. </w:t>
+              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.05.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279180v1</w:t>
+                <w:t xml:space="preserve">hal-04639135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and Time Immemorial: Prebiotic Synthesis of Nucleotides on a Porous Mineral Nanoreactor</w:t>
               </w:r>
@@ -1500,226 +1496,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
+                <w:t xml:space="preserve">Local microstructural characterization of an aged UR45N rolled steel: Application of the nanogauges grating coupled EBSD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 759, pp.537-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639135v1</w:t>
+                <w:t xml:space="preserve">hal-02279180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of nanoscale strains at the austenitic stainless steel 316L surface : Coupling between nanogauges gratings and EBSD technique during in situ tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1770,126 +1770,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340235v1</w:t>
@@ -2271,51 +2271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumpling of nickel aluminide coatings : a reassessment of respective influence of thermal grown oxide and phase transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2809,303 +2809,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and sorption properties of a zeolite-templated carbon with the EMT structure type</w:t>
+                <w:t xml:space="preserve">Direct grafting of ethylene sulfide onto silicic acid magadiite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parmentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+                <w:t xml:space="preserve">Michelle Menezes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+                <w:t xml:space="preserve">Marcia Maria Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa A. Centeno</w:t>
+                <w:t xml:space="preserve">Maria Gardennia Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid A. Solovyov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edson Cavalcanti da Silva Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gouveia de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la402762v⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196, pp.292-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950428v1</w:t>
+                <w:t xml:space="preserve">hal-01018650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct grafting of ethylene sulfide onto silicic acid magadiite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and sorption properties of a zeolite-templated carbon with the EMT structure type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gardennia Fonseca</w:t>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Cavalcanti da Silva Filho</w:t>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Gouveia de Souza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa A. Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid A. Solovyov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.05.010⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la402762v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01018650v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM investigations on the effect of chromium content and of stress relief treatment on precipitation in Alloy 82</w:t>
               </w:r>
@@ -3366,51 +3366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the zeolite crystal size on the structure and properties of carbon replicas made by a nanocasting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,51 +3800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First zeolite carbon replica with a well resolved X-ray diffraction pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First zeolite carbon replica with a well resolved X-ray diffraction pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.O. M. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. P. Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mechanical attrition treatment on 17-4PH stainless steel: comparison at sub-micron scale between sent specimens produced by atomic diffusion additive manufacturing (ADAM) process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,51 +4194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D characterization at submicron scale of crack propagation of 17-4PH parts produced by Atomic Diffusion Additive Manufacturing (ADAM) process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,103 +4699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes locaux de déformation de l'acier inoxydable austénitique 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Panicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
@@ -6073,195 +6073,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear NMR study of lead-selective macrocyclic sequestering agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Marichal</w:t>
+                <w:t xml:space="preserve">Study of mercury(II) binding to thiol-modified ordered mesoporous silicas by analytical and electrochemical analyses: influence of the pore structure and the functionalization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">C. Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Denat</w:t>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Alpine Conference on Solid-State NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Chamonix, France</w:t>
+              <w:t xml:space="preserve">5th International Mesostructured Material Symposium (IMMS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164984v1</w:t>
+                <w:t xml:space="preserve">hal-00265741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux oxydés et carbonés à porosité organisée obtenus par nanomoulage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducrot-Boigontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,415 +6289,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Scientifique du Pôle Matériaux et Nanosciences Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mercury(II) binding to thiol-modified ordered mesoporous silicas by analytical and electrochemical analyses: influence of the pore structure and the functionalization process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Lebeau</w:t>
+                <w:t xml:space="preserve">Multinuclear NMR study of lead-selective macrocyclic sequestering agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marichal</w:t>
+                <w:t xml:space="preserve">M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Patarin</w:t>
+                <w:t xml:space="preserve">F. Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Mesostructured Material Symposium (IMMS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.417-420</w:t>
+              <w:t xml:space="preserve">The 5th Alpine Conference on Solid-State NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265741v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of Cyclam-functionalized MCM-41 and MCM-48 mesoporous silicas for heavy-metal remediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse électrochimique des processus de transferts de matière au sein de silices mésoporeuses organiquement modifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'Électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164977v1</w:t>
+                <w:t xml:space="preserve">hal-00161403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse électrochimique des processus de transferts de matière au sein de silices mésoporeuses organiquement modifiées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-pot synthesis of Cyclam-functionalized MCM-41 and MCM-48 mesoporous silicas for heavy-metal remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161403v1</w:t>
+                <w:t xml:space="preserve">hal-00164977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of amorphous and ordered dithiocarbamate-functionalized mesoporous silicas: interest of siloxydithiocarbamates</w:t>
               </w:r>
@@ -6808,51 +6808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Step Templating Approach for Preparation of Carbons with Multilevel Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomira Tosheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7126,178 +7126,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation par nanomoulage d'un nouveau carbone poreux à partir d'un moule zéolithique de type EMT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization of thiol-functionalized MCM-41 and MCM-48 mesoporous silicas for Hg(II) sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ersen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268827v1</w:t>
+                <w:t xml:space="preserve">hal-00271002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations structurales de la réplique carbonée de la zéolithe EMC-2 : comparaison entre expériences et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,152 +7376,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of thiol-functionalized MCM-41 and MCM-48 mesoporous silicas for Hg(II) sorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préparation par nanomoulage d'un nouveau carbone poreux à partir d'un moule zéolithique de type EMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Marichal</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271002v1</w:t>
+                <w:t xml:space="preserve">hal-00268827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7692,77 +7692,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in Local Characterization of Damage Evolution in Thermal Barrier Coating Under Thermal Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,51 +8239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6637CB"/>
+    <w:nsid w:val="89ABDF3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8470,51 +8470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gaslain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-1613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09933-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Roquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Llusar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.B. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.C. Hon&#243;rio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Lima-J&#250;nior" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Silva Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caballero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9688-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FQB62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bongur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJ3QVMK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A. Centeno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Solovyov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402762v" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maria Fernandes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cavalcanti da Silva Filho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gouveia de Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.05.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF6JKJ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M. Gaslain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Valtchev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2021.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67244-1_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whebi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48760-1_79" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gaslain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-1613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09933-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Roquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Llusar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.B. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.C. Hon&#243;rio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Lima-J&#250;nior" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Silva Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caballero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9688-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FQB62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bongur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJ3QVMK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maria Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cavalcanti da Silva Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gouveia de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF6JKJ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A. Centeno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Solovyov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402762v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M. Gaslain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Valtchev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2021.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67244-1_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whebi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48760-1_79" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>