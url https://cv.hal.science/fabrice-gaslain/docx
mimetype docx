--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -592,533 +592,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel-Tissue Adhesion Using Blood Coagulation Induced by Silica Nanoparticle Coatings</w:t>
+                <w:t xml:space="preserve">Modulating the structure of organofunctionalized hydroxyapatite/tripolyphosphate/chitosan spheres for dye removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Michel</w:t>
+                <w:t xml:space="preserve">M.B.B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlie Roquart</w:t>
+                <w:t xml:space="preserve">L.M.C. Honório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Llusar</w:t>
+                <w:t xml:space="preserve">C.G. Lima-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Silva Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Norvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (12), pp.8808-8819. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.103980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230809v1</w:t>
+                <w:t xml:space="preserve">hal-03864751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the identification of commercial and historical green earth pigments</w:t>
+                <w:t xml:space="preserve">Hydrogel-Tissue Adhesion Using Blood Coagulation Induced by Silica Nanoparticle Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Fanost</w:t>
+                <w:t xml:space="preserve">Raphaël Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
+                <w:t xml:space="preserve">Maïlie Roquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+                <w:t xml:space="preserve">Elodie Llusar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Giot</w:t>
+                <w:t xml:space="preserve">Sophie Norvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.124035⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.8808-8819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315592v1</w:t>
+                <w:t xml:space="preserve">hal-03230809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of a thermal treatment on the tensile and fatigue properties of weak zones of similar Ti17 linear friction welded joints and parent material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the identification of commercial and historical green earth pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. García</w:t>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gaslain</w:t>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110570⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.124035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.124035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938884v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the structure of organofunctionalized hydroxyapatite/tripolyphosphate/chitosan spheres for dye removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the effect of a thermal treatment on the tensile and fatigue properties of weak zones of similar Ti17 linear friction welded joints and parent material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M.C. Honório</w:t>
+                <w:t xml:space="preserve">J.M. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G. Lima-Júnior</w:t>
+                <w:t xml:space="preserve">F. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Silva Filho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (4), pp.103980. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.110570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.103980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864751v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Chemical Characterization of Laser Treated Surface on Copper</w:t>
               </w:r>
@@ -3231,577 +3231,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparation of thiol-modified mesoporous silica spheres with various functionalization levels and different pore structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors affecting the reactivity of thiol-functionalized mesoporous silica adsorbents toward mercury(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1845-6⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (3), pp.877-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2009.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941908v1</w:t>
+                <w:t xml:space="preserve">hal-01941903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the zeolite crystal size on the structure and properties of carbon replicas made by a nanocasting process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-step preparation of thiol-modified mesoporous silica spheres with various functionalization levels and different pore structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.12.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (1), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1845-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403378v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dithiocarbamate-functionalized mesoporous silica-based materials: interest of one-step grafting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the zeolite crystal size on the structure and properties of carbon replicas made by a nanocasting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomira Tosheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Claire Ducrot-Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.1066-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b811780b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371676v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the reactivity of thiol-functionalized mesoporous silica adsorbents toward mercury(II)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Delacôte</w:t>
+                <w:t xml:space="preserve">Synthesis of dithiocarbamate-functionalized mesoporous silica-based materials: interest of one-step grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (3), pp.877-886. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.528-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2009.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b811780b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941903v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First zeolite carbon replica with a well resolved X-ray diffraction pattern</w:t>
               </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nguejio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Couvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2016 - 9th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Les Embiez, France</w:t>
@@ -4693,398 +4693,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes locaux de déformation de l'acier inoxydable austénitique 316L</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+                <w:t xml:space="preserve">Coupling and scale effects: two main issues to begin to understand intergranular stress corrosion cracking in nickel bases alloy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaumun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nguejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Whebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Couvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
+              <w:t xml:space="preserve">WORKSHOP MIST 2015 - Friction, Fracture, Failure - Microstructural Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251129v1</w:t>
+                <w:t xml:space="preserve">cea-02509691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of intergranular chromium carbides on stress corrosion cracking of nickel base alloys in pwr primary water</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mécanismes locaux de déformation de l'acier inoxydable austénitique 316L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Panicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS worshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509151v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling and scale effects: two main issues to begin to understand intergranular stress corrosion cracking in nickel bases alloy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Chaumun</w:t>
+                <w:t xml:space="preserve">The role of intergranular chromium carbides on stress corrosion cracking of nickel base alloys in pwr primary water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nguejo</w:t>
+                <w:t xml:space="preserve">H.-T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Whebi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Laghoutaris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP MIST 2015 - Friction, Fracture, Failure - Microstructural Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMAS worshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509691v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of strain localization on IASCC of proton irradiated 304L stainless steel in simulated PWR primary water</w:t>
               </w:r>
@@ -5454,51 +5454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,51 +5579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5829,51 +5829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,51 +6079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mercury(II) binding to thiol-modified ordered mesoporous silicas by analytical and electrochemical analyses: influence of the pore structure and the functionalization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,51 +6243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducrot-Boigontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6463,51 +6463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse électrochimique des processus de transferts de matière au sein de silices mésoporeuses organiquement modifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6802,722 +6802,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step Templating Approach for Preparation of Carbons with Multilevel Organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomira Tosheva</w:t>
+                <w:t xml:space="preserve">Structural characterization of thiol-functionalized MCM-41 and MCM-48 mesoporous silicas for Hg(II) sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals (ZMPC2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268922v1</w:t>
+                <w:t xml:space="preserve">hal-00271002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Organoclay by evaporation induced self assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
+                <w:t xml:space="preserve">Caractérisations structurales de la réplique carbonée de la zéolithe EMC-2 : comparaison entre expériences et simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Miehe-Brendle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Solovyov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Clays, joint meeting Groupe Français des Argiles &amp; Clay Mineral Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupe Français d'Etude des Carbones, (GFEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Presqu'îles de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268732v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réplique carbonée de la zéolithe EMT : Expériences et Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation par nanomoulage d'un nouveau carbone poreux à partir d'un moule zéolithique de type EMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roussel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Bichara</w:t>
+                <w:t xml:space="preserve">O. Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268913v1</w:t>
+                <w:t xml:space="preserve">hal-00268827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of thiol-functionalized MCM-41 and MCM-48 mesoporous silicas for Hg(II) sorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Spherical Organoclay by evaporation induced self assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Miehe-Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Bridging Clays, joint meeting Groupe Français des Argiles &amp; Clay Mineral Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271002v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations structurales de la réplique carbonée de la zéolithe EMC-2 : comparaison entre expériences et simulations</w:t>
+                <w:t xml:space="preserve">Two-Step Templating Approach for Preparation of Carbons with Multilevel Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomira Tosheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupe Français d'Etude des Carbones, (GFEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Presqu'îles de Giens, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals (ZMPC2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268830v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation par nanomoulage d'un nouveau carbone poreux à partir d'un moule zéolithique de type EMT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réplique carbonée de la zéolithe EMT : Expériences et Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Patarin</w:t>
+                <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268827v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8239,51 +8239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89ABDF3C"/>
+    <w:nsid w:val="CBB0D01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8470,51 +8470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gaslain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-1613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09933-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Roquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Llusar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.B. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.C. Hon&#243;rio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Lima-J&#250;nior" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Silva Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caballero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9688-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FQB62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bongur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJ3QVMK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maria Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cavalcanti da Silva Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gouveia de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF6JKJ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A. Centeno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Solovyov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402762v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M. Gaslain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Valtchev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2021.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67244-1_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whebi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48760-1_79" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gaslain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-1613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09933-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.B. Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.C. Hon&#243;rio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Lima-J&#250;nior" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Silva Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Roquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Llusar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caballero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9688-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FQB62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bongur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJ3QVMK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maria Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cavalcanti da Silva Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gouveia de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF6JKJ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A. Centeno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Solovyov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402762v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M. Gaslain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Valtchev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2021.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67244-1_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whebi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48760-1_79" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>