--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -7173,230 +7173,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Organoclay by evaporation induced self assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
+                <w:t xml:space="preserve">Two-Step Templating Approach for Preparation of Carbons with Multilevel Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomira Tosheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Miehe-Brendle</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Clays, joint meeting Groupe Français des Argiles &amp; Clay Mineral Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals (ZMPC2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268732v1</w:t>
+                <w:t xml:space="preserve">hal-00268922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Step Templating Approach for Preparation of Carbons with Multilevel Organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomira Tosheva</w:t>
+                <w:t xml:space="preserve">Spherical Organoclay by evaporation induced self assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Patarin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Miehe-Brendle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals (ZMPC2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t>
+              <w:t xml:space="preserve">Bridging Clays, joint meeting Groupe Français des Argiles &amp; Clay Mineral Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268922v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplique carbonée de la zéolithe EMT : Expériences et Simulations</w:t>
               </w:r>
@@ -8239,51 +8239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBB0D01B"/>
+    <w:nsid w:val="7C651728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8470,51 +8470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gaslain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-1613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09933-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.B. Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.C. Hon&#243;rio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Lima-J&#250;nior" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Silva Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Roquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Llusar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caballero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9688-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FQB62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bongur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJ3QVMK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maria Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cavalcanti da Silva Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gouveia de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF6JKJ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A. Centeno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Solovyov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402762v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M. Gaslain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Valtchev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2021.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67244-1_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whebi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48760-1_79" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gaslain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-1613" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09933-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.B. Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.C. Hon&#243;rio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Lima-J&#250;nior" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Silva Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Roquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Llusar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Giot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02521713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sitko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiggiato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.813.254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.05.059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01928618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.10.059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0618-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caballero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9688-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FQB62-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01357836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gailliegue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603409.2016.1177997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292423v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/109/1/012004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bongur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJ3QVMK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maria Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Cavalcanti da Silva Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gouveia de Souza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.05.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF6JKJ65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A. Centeno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Solovyov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402762v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00874728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chaumun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC28ZT23-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M. Gaslain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Valtchev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03864734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2021.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nguejio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crepin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67244-1_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caballero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Couvant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguejo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whebi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Millier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48760-1_79" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>