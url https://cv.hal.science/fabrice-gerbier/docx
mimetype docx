--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2769,503 +2769,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying topological edge states in 2D optical lattices using light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin fragmentation of Bose–Einstein condensates with antiferromagnetic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Goldman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luigi De Sarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxuan Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Zibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01762-x⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.113039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/11/113039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363338v1</w:t>
+                <w:t xml:space="preserve">hal-01587034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin fragmentation of Bose–Einstein condensates with antiferromagnetic interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tilman Zibold</w:t>
+                <w:t xml:space="preserve">Identifying topological edge states in 2D optical lattices using light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jacob</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.113039. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217 (1), pp.135-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/11/113039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01762-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587034v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing non-Abelian gauge potentials in optical square lattices: an application to atomic Chern insulators</w:t>
+                <w:t xml:space="preserve">Direct imaging of topological edge states in cold-atom systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/46/13/134010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (17), pp.6736-6741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1300170110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363336v1</w:t>
+                <w:t xml:space="preserve">hal-03363337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of topological edge states in cold-atom systems</w:t>
+                <w:t xml:space="preserve">Realizing non-Abelian gauge potentials in optical square lattices: an application to atomic Chern insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (17), pp.6736-6741. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (13), pp.134010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1300170110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/46/13/134010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363337v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring topology in a laser-coupled honeycomb lattice: from Chern insulators to topological semi-metals</w:t>
               </w:r>
@@ -3385,77 +3385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of spin 1 antiferromagnetic Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxuan Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Zibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,51 +3666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Chiral Edge States in the Hofstadter Optical Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Beugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,51 +3757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Sodium Bose--Einstein condensates in an optical dimple trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,51 +3904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial gauge potentials for neutral atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,51 +4224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi de Sarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,421 +5062,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of spin-dependent interaction strengths for spin-1 and spin-2 87Rb atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant control of spin dynamics in ultracold quantum gases by microwave dressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Gericke</w:t>
+                <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Mandel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immanuel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.152. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.041602(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.041602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116280v1</w:t>
+                <w:t xml:space="preserve">hal-00116285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant control of spin dynamics in ultracold quantum gases by microwave dressing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of spatial shell structures in the superfluid to Mott insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Foelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanuel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.041602(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.060403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.041602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.060403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116285v1</w:t>
+                <w:t xml:space="preserve">hal-00116278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of spatial shell structures in the superfluid to Mott insulator transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision measurement of spin-dependent interaction strengths for spin-1 and spin-2 87Rb atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben Mueller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatjana Gericke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.060403. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.060403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116278v1</w:t>
+                <w:t xml:space="preserve">hal-00116280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing number squeezing of ultracold atoms across the superfluid-Mott insulator transition</w:t>
               </w:r>
@@ -5501,64 +5501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanuel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.090401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5631,64 +5631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Gericke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.050404. </w:t>
@@ -5765,64 +5765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Gericke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.190405. </w:t>
@@ -5899,64 +5899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Gericke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.053606. </w:t>
@@ -6033,64 +6033,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Gericke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 434, pp.481-484. </w:t>
@@ -6256,265 +6256,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Quasicontinuous Atom Laser in the Presence of Gravity [ Phys. Rev. Lett. 86, 4729 (2001)]</w:t>
+                <w:t xml:space="preserve">The critical temperature of a trapped, weakly interacting Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93, pp.059905. </w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.30405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.059905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.030405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008612v1</w:t>
+                <w:t xml:space="preserve">hal-00000490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical temperature of a trapped, weakly interacting Bose gas</w:t>
+                <w:t xml:space="preserve">Erratum: Quasicontinuous Atom Laser in the Presence of Gravity [ Phys. Rev. Lett. 86, 4729 (2001)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.30405. </w:t>
+              <w:t xml:space="preserve">, 2004, 93, pp.059905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.030405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.059905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000490v2</w:t>
+                <w:t xml:space="preserve">hal-00008612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensat de Bose-Einstein dans un piège anisotrope: cohérence en phase et propriétés thermodynamiques</w:t>
               </w:r>
@@ -6582,90 +6582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the thermodynamics of an interacting, trapped Bose-Einstein condensed gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.013607. </w:t>
@@ -6794,90 +6794,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum distribution and correlation function of quasicondensates in elongated traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.051602(R). </w:t>
@@ -6941,77 +6941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91 (1), pp.010405. </w:t>
@@ -7062,64 +7062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-continuous atom laser in the presence of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.4729-4732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom laser divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadiq A. Rangwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,51 +7577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanuel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7729,51 +7729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAB46D19"/>
+    <w:nsid w:val="862AD1D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7960,51 +7960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gerbier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794078v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vatr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bosch Aguilera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghermaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.166" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Qu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd8206" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rossini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L060201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L031302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.033401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0678-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Invernizzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapolli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalibard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08505-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.023604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Calvanese Strinati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mazza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa9ca2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8c45" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.215304" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zibold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalibard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.050404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02325071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Sala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Zibold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/26001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anisimovas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andrijauskas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01762-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi De Sarlo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxuan Shao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/11/113039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewenstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/13/134010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300170110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Goldman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anisimovas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#214;hberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Spielman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.061601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580433v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eismann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Zukauskas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4693-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.255303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583436v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mimoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425517v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/033007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Castin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436570v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023631" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Zondy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3844-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Georges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Leo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.061601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotzky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foelling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schnorrberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.155303" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018684" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trotzky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#246;lling" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.140401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149582v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.120405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foelling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Gericke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mandel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.041602" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Mueller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.060403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.090401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.050404" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.190405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03500" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.059905" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000490v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. Thywissen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.030405" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013607" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001065v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10035-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.051602" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.010405" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4729" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq A. Rangwala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.170403" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghermaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fritsche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gerbier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794078v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vatr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bosch Aguilera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghermaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.166" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Qu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd8206" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rossini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L060201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L031302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.033401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0678-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Invernizzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapolli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalibard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08505-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.023604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Calvanese Strinati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mazza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa9ca2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8c45" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.215304" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zibold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalibard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.050404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02325071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Sala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Zibold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/26001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anisimovas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andrijauskas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi De Sarlo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxuan Shao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/11/113039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01762-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewenstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300170110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/13/134010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Goldman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anisimovas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#214;hberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Spielman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.061601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580433v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eismann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Zukauskas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4693-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.255303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583436v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mimoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425517v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/033007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Castin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436570v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023631" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Zondy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3844-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Georges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Leo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.061601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotzky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foelling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schnorrberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.155303" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018684" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trotzky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#246;lling" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.140401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149582v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.120405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foelling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mandel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.041602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Mueller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.060403" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Gericke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.090401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.050404" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.190405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03500" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000490v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. Thywissen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.030405" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.059905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013607" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001065v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10035-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.051602" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.010405" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4729" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq A. Rangwala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.170403" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghermaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fritsche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>