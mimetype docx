--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -178,3310 +178,3280 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of spatial phase coherence in a dissipative Bose–Hubbard atomic system</w:t>
+                <w:t xml:space="preserve">Adiabatic quantum Zeno dynamics of bosonic atom pairs with large inelastic losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manel Bosch Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémy Vatré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bouganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ghermaoui</w:t>
+                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (S3), pp.263-284. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.053304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.053304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794078v1</w:t>
+                <w:t xml:space="preserve">hal-03863283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic quantum Zeno dynamics of bosonic atom pairs with large inelastic losses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bouganne</w:t>
+                <w:t xml:space="preserve">Observation of fragmentation of a spinor Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.053304⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6561), pp.1340-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd8206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863283v1</w:t>
+                <w:t xml:space="preserve">hal-03098382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of fragmentation of a spinor Bose-Einstein condensate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong correlations in lossy one-dimensional quantum gases: from the quantum Zeno effect to the generalized Gibbs ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dalibard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Davide Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ghermaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vatré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd8206⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.L060201(1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L060201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098382v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong correlations in lossy one-dimensional quantum gases: from the quantum Zeno effect to the generalized Gibbs ensemble</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vatré</w:t>
+                <w:t xml:space="preserve">From many-body oscillations to thermalization in an isolated spinor gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (6), pp.L060201(1-15). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.063401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L060201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098385v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From many-body oscillations to thermalization in an isolated spinor gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coherent seeding of the dynamics of a spinor Bose-Einstein condensate: From quantum to classical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (6), pp.063401. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.L031302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.063401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L031302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098378v1</w:t>
+                <w:t xml:space="preserve">hal-03363342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent seeding of the dynamics of a spinor Bose-Einstein condensate: From quantum to classical behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Probing Spin Correlations in a Bose-Einstein condensate near the single-atom level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (3), pp.L031302. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.L031302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.033401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363342v1</w:t>
+                <w:t xml:space="preserve">hal-03098336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Spin Correlations in a Bose-Einstein condensate near the single-atom level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anomalous decay of coherence in a dissipative many-body system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bouganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Bosch Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ghermaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (3), </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.21-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.033401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0678-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098336v1</w:t>
+                <w:t xml:space="preserve">hal-03098369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous decay of coherence in a dissipative many-body system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous formation and relaxation of spin domains in antiferromagnetic spin-1 condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jiménez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frapolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-019-0678-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08505-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098369v1</w:t>
+                <w:t xml:space="preserve">hal-02095089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous formation and relaxation of spin domains in antiferromagnetic spin-1 condensates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relaxation and hysteresis near Shapiro resonances in a driven spinor condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Jiménez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08505-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.023604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.023604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095089v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation and hysteresis near Shapiro resonances in a driven spinor condensate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-linear relaxation of interacting bosons coherently driven on a narrow optical transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bosch Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.023604⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (4), pp.40004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/40004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285356v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear relaxation of interacting bosons coherently driven on a narrow optical transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-gap spectroscopy in a bosonic flux ladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Calvanese Strinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/123/40004⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.015004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa9ca2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098360v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-gap spectroscopy in a bosonic flux ladder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Clock spectroscopy of interacting bosons in deep optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bouganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Bosch Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20, pp.015004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa9ca2⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (11), pp.113006 (1-11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa8c45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696270v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clock spectroscopy of interacting bosons in deep optical lattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manel Bosch Aguilera</w:t>
+                <w:t xml:space="preserve">Revealing the Topology of Quasicrystals with a Diffraction Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bosch Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Akkermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa8c45⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.215304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363328v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Topology of Quasicrystals with a Diffraction Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Akkermans</w:t>
+                <w:t xml:space="preserve">Stepwise Bose-Einstein Condensation in a Spinor Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frapolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jiménez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.215304⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.050404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363330v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Bose-Einstein Condensation in a Spinor Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Spin-nematic order in antiferromagnetic spinor condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frapolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Dalibard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.050404⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp. 023614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.023614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-nematic order in antiferromagnetic spinor condensates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Dalibard</w:t>
+                <w:t xml:space="preserve">Shortcut to adiabaticity in spinor condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David López Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Martorell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Sarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Zibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.023614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280752v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02325071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortcut to adiabaticity in spinor condensates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tilman Zibold</w:t>
+                <w:t xml:space="preserve">Doppler spectroscopy of an ytterbium Bose-Einstein condensate on the clock transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043623⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02325071v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler spectroscopy of an ytterbium Bose-Einstein condensate on the clock transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spin-1 condensates at thermal equilibrium: A SU(3) coherent state approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Döring</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frapolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023626⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110 (2), pp.26001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/110/26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363343v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-1 condensates at thermal equilibrium: A SU(3) coherent state approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of laser-coupled honeycomb optical lattices supporting Chern insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anisimovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andrijauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/110/26001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.013632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363335v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of laser-coupled honeycomb optical lattices supporting Chern insulators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spin fragmentation of Bose–Einstein condensates with antiferromagnetic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi De Sarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxuan Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Zibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013632⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.113039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/11/113039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740934v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin fragmentation of Bose–Einstein condensates with antiferromagnetic interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying topological edge states in 2D optical lattices using light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/11/113039⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217 (1), pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01762-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587034v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying topological edge states in 2D optical lattices using light scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Direct imaging of topological edge states in cold-atom systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lewenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01762-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (17), pp.6736-6741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1300170110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363338v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of topological edge states in cold-atom systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Realizing non-Abelian gauge potentials in optical square lattices: an application to atomic Chern insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lewenstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (17), pp.6736-6741. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (13), pp.134010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1300170110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/46/13/134010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363337v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing non-Abelian gauge potentials in optical square lattices: an application to atomic Chern insulators</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring topology in a laser-coupled honeycomb lattice: from Chern insulators to topological semi-metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Anisimovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Öhberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I B Spielman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/46/13/134010⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.013025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363336v1</w:t>
+                <w:t xml:space="preserve">hal-01587047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring topology in a laser-coupled honeycomb lattice: from Chern insulators to topological semi-metals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Chiral Edge States in the Hofstadter Optical Lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.013025. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.255303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587047v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of spin 1 antiferromagnetic Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxuan Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Zibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi de Sarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.061601(R). </w:t>
@@ -3532,51 +3502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-solid-state laser source at 671 nm for cold atom experiments with lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Eismann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,2048 +3617,2078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Chiral Edge States in the Hofstadter Optical Lattice</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of Sodium Bose--Einstein condensates in an optical dimple trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Sarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.255303⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.065022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363339v1</w:t>
+                <w:t xml:space="preserve">hal-00583436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Sodium Bose--Einstein condensates in an optical dimple trap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Artificial gauge potentials for neutral atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi de Sarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Weitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (6), pp.065022. </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (4), pp.1523-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.83.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583436v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial gauge potentials for neutral atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gauge ﬁelds for ultracold atoms in optical superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (4), pp.1523-1543. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.033007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.83.1523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/3/033007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363340v1</w:t>
+                <w:t xml:space="preserve">hal-00425517v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauge ﬁelds for ultracold atoms in optical superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Heating rates for an atom in a far-detuned optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Dalibard</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Castin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.013615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425517v3</w:t>
+                <w:t xml:space="preserve">hal-00460263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rates for an atom in a far-detuned optical lattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fast production of ultracold sodium gases using light--induced desorption and optical trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Sarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Castin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.013615</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.023631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460263v1</w:t>
+                <w:t xml:space="preserve">hal-00436570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast production of ultracold sodium gases using light--induced desorption and optical trapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Solid-state laser system for laser cooling of sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi de Sarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Zondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.023631⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3844-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436570v2</w:t>
+                <w:t xml:space="preserve">hal-00467275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state laser system for laser cooling of sodium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Getting into Shape: Efficient Cooling Scheme for Fermionic Atoms in Optical Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kollath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3844-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.061601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467275v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting into Shape: Efficient Cooling Scheme for Fermionic Atoms in Optical Lattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo de Leo</w:t>
+                <w:t xml:space="preserve">Expansion of a quantum gas released from an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trotzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Foelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schnorrberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.061601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.155303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.155303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363341v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of a quantum gas released from an optical lattice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sum-frequency generation of 589 nm light with near-unit efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Sarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Zondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.155303. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (23), pp.18684-18691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.155303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.018684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330438v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-frequency generation of 589 nm light with near-unit efficiency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantum Spin Dynamics of Mode-Squeezed Luttinger Liquids in Two-Component Atomic Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Trotzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fölling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.16.018684⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.140401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.140401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311420v1</w:t>
+                <w:t xml:space="preserve">hal-00311421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Spin Dynamics of Mode-Squeezed Luttinger Liquids in Two-Component Atomic Gases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Boson Mott insulators at finite temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 100, pp.140401. </w:t>
+              <w:t xml:space="preserve">, 2007, 99, pp.120405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.140401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.120405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311421v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boson Mott insulators at finite temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resonant control of spin dynamics in ultracold quantum gases by microwave dressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Foelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.120405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.041602(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.041602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149582v2</w:t>
+                <w:t xml:space="preserve">hal-00116285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant control of spin dynamics in ultracold quantum gases by microwave dressing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formation of spatial shell structures in the superfluid to Mott insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Foelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanuel Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.041602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.060403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.060403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116285v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of spatial shell structures in the superfluid to Mott insulator transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Precision measurement of spin-dependent interaction strengths for spin-1 and spin-2 87Rb atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Gericke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.060403⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116278v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of spin-dependent interaction strengths for spin-1 and spin-2 87Rb atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Probing number squeezing of ultracold atoms across the superfluid-Mott insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Foelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Foelling</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immanuel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.152. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.090401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/8/152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.090401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116280v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing number squeezing of ultracold atoms across the superfluid-Mott insulator transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coherent collisional spin dynamics in optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Gericke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96, pp.090401. </w:t>
+              <w:t xml:space="preserve">, 2005, 95, pp.190405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.090401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.190405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116281v1</w:t>
+                <w:t xml:space="preserve">hal-00116289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase coherence of an atomic Mott insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Gericke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.050404. </w:t>
@@ -5720,1948 +5720,1713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent collisional spin dynamics in optical lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Interference pattern and visibility of a Mott insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Foelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Gericke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95, pp.190405. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.053606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.190405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.053606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116289v1</w:t>
+                <w:t xml:space="preserve">hal-00116288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference pattern and visibility of a Mott insulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial quantum noise interferometry in expanding ultracold atom clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Foelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Widera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Gericke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.053606. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 434, pp.481-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.053606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature03500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116288v1</w:t>
+                <w:t xml:space="preserve">hal-00116290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial quantum noise interferometry in expanding ultracold atom clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coherence length of an elongated condensate: a study by matter-wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn A. Retter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Gericke</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès F. Varòn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature03500⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00056-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116290v1</w:t>
+                <w:t xml:space="preserve">hal-00003938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence length of an elongated condensate: a study by matter-wave interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">The critical temperature of a trapped, weakly interacting Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Richard</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00056-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.30405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.030405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003938v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical temperature of a trapped, weakly interacting Bose gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Erratum: Quasicontinuous Atom Laser in the Presence of Gravity [ Phys. Rev. Lett. 86, 4729 (2001)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.30405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.030405⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 93, pp.059905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.059905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000490v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Quasicontinuous Atom Laser in the Presence of Gravity [ Phys. Rev. Lett. 86, 4729 (2001)]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Condensat de Bose-Einstein dans un piège anisotrope: cohérence en phase et propriétés thermodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008612v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensat de Bose-Einstein dans un piège anisotrope: cohérence en phase et propriétés thermodynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the thermodynamics of an interacting, trapped Bose-Einstein condensed gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.013607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.013607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116301v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the thermodynamics of an interacting, trapped Bose-Einstein condensed gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quasi-1D Bose-Einstein condensates in the dimensional crossover regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70, pp.013607. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 66, pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.013607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10035-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001080v1</w:t>
+                <w:t xml:space="preserve">hal-00001065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-1D Bose-Einstein condensates in the dimensional crossover regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Momentum distribution and correlation function of quasicondensates in elongated traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 66, pp.771. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.051602(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10035-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.67.051602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001065v2</w:t>
+                <w:t xml:space="preserve">hal-00116295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum distribution and correlation function of quasicondensates in elongated traps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Momentum spectroscopy of 1D phase fluctuations in Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hugbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67, pp.051602(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (1), pp.010405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.67.051602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.010405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116295v1</w:t>
+                <w:t xml:space="preserve">hal-00116296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum spectroscopy of 1D phase fluctuations in Bose-Einstein condensates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quasi-continuous atom laser in the presence of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91 (1), pp.010405. </w:t>
+              <w:t xml:space="preserve">, 2001, 86, pp.4729-4732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.010405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.4729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116296v1</w:t>
+                <w:t xml:space="preserve">hal-00116292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-continuous atom laser in the presence of gravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Atom laser divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph H. Thywissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiq A. Rangwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86, pp.4729-4732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.4729⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 87, pp.170403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.170403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-Body Dephasing by Hole Motion in a Spin-Orbit-Coupled Mott Insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghermaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bosch Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vatré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghermaoui</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Fritsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant light scattering by a slab of ultracold atoms</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visibility of a Bose-condensed gas released from an optical lattice at finite temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Foelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Widera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...164 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7729,51 +7494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="862AD1D7"/>
+    <w:nsid w:val="6F4FDFE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7960,51 +7725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gerbier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794078v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vatr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bosch Aguilera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghermaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.166" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Qu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd8206" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rossini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L060201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L031302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.033401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0678-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Invernizzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapolli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalibard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08505-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.023604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Calvanese Strinati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mazza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa9ca2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8c45" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.215304" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zibold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalibard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.050404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02325071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Sala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Zibold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/26001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anisimovas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andrijauskas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi De Sarlo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxuan Shao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/11/113039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01762-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewenstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300170110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/13/134010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Goldman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anisimovas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#214;hberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Spielman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.061601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580433v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eismann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Zukauskas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4693-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.255303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583436v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mimoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425517v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/033007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Castin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436570v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023631" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Zondy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3844-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Georges" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Leo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.061601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotzky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foelling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schnorrberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Thompson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.155303" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018684" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trotzky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#246;lling" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.140401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149582v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.120405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foelling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mandel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.041602" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Mueller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.060403" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Gericke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.090401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.050404" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.190405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03500" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000490v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. Thywissen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.030405" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.059905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013607" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001065v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10035-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.051602" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.010405" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4729" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq A. Rangwala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.170403" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794085v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghermaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fritsche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gerbier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1746-5149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Bosch Aguilera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vatr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beugnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gerbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053304" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Qu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd8206" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rossini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghermaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L060201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.063401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.L031302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.033401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0678-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Invernizzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapolli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalibard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08505-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Jim&#233;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.023604" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch Aguilera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouganne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dareau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/40004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Calvanese Strinati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mazza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa9ca2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa8c45" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkermans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.215304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zibold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jim&#233;nez-Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalibard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.050404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02325071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Sala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Zibold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#246;ring" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/26001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerbier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anisimovas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andrijauskas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goldman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013632" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi De Sarlo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxuan Shao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/11/113039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01762-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauphin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewenstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300170110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/13/134010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Goldman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anisimovas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerbier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#214;hberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Spielman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.255303" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.061601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580433v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Eismann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Zukauskas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4693-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583436v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mimoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425517v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/033007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Castin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436570v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.023631" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Zondy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3844-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo de Leo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.061601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotzky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foelling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schnorrberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Thompson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.155303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018684" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Widera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trotzky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon F&#246;lling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.140401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149582v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.120405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Foelling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mandel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.041602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Mueller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.060403" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Gericke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/8/152" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.090401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.190405" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.050404" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.053606" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03500" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn A. Retter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s F. Var&#242;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00056-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000490v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H. Thywissen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.030405" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.059905" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013607" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001065v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10035-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.051602" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.010405" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4729" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiq A. Rangwala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.170403" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghermaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fritsche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>