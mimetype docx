--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -22,50 +22,131 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fabrice Girardot </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">fabrice-girardot</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-0916-877X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/B-7587-2012</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,2296 +173,2296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système neurosécréteur caudal, l’autre système « neurohypophysaire » des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pézeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216 (3-4), pp.89-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jbio/2022016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage-dependent cardiac regeneration in Xenopus is regulated by thyroid hormone availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Péricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (9), pp.3614-3623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1803794116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is adult cardiac regeneration absent in Xenopus laevis yet present in Xenopus tropicalis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13578-018-0231-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Transfection of Naked DNA into Xenopus Tadpole Tail Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (11), pdb.prot099366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/pdb.prot099366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent fibrosis, hypertrophy and sarcomere disorganisation after endoscopy-guided heart resection in adult Xenopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Péricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0173418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin and evolutionary history of NANOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e85104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-viral expression of mouse Oct4, Sox2, and Klf4 transcription factors efficiently reprograms tadpole muscle fibers in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (26), pp.22151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.a111.324368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventx factors function as Nanog-like guardians of developmental potential in Xenopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel V Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Luxardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e36855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0036855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an immunomagnetic separation assay in combination with cultivation to improve Legionella pneumophila serogroup 1 recovery from environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Helbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (4), pp.952 - 961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.04955.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring changes and predicting loss of ambulation in Duchenne muscular dystrophy with the Motor Function Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vuillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (1), pp.60-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8749.2009.03316.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific age related signatures in Drosophila body parts transcriptome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-7-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific age related signatures in Drosophila body parts transcriptome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-7-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00067922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide analysis of common and specific stress responses in adult drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (1), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-5-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEA: ontology-driven analysis of microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jevardat de Fombelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (16), pp.2636-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bth295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of oxidative stress resistance by IP3 kinase in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Ronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herv Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (9), pp.1250-1259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0891-5849(02)01019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of oxidative stress resistance indrosophila melanogaster by gene overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (1-2), pp.76-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gene.10130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of Otx genes in craniates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plouhinec J.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mentec C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18, pp.1668-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of Otx genes in craniates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Germot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18, pp.1668-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2447,51 +2528,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="00137958"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2528,51 +2761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319960v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Marshall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P&#233;ricard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803794116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-018-0231-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot099366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319978v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Blay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.a111.324368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allegra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Helbig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.04955.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03316.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-74" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jevardat de Fombelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ronique Monnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Audin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Tricoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-5849(02)01019-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3TR14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cheret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Andres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.10130" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plouhinec J.-L." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mentec C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Plouhinec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mentec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0916-877X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7587-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Marshall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P&#233;ricard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803794116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-018-0231-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/pdb.prot099366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel V Markov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Blay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.a111.324368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Luxardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allegra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Helbig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.04955.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fermanian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8749.2009.03316.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lasbleiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-74" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jevardat de Fombelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth295" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ronique Monnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Audin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv Tricoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0891-5849(02)01019-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3TR14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cheret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Andres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.10130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plouhinec J.-L." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Mentec C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Plouhinec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mentec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>