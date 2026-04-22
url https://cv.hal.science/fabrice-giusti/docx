--- v1 (2026-03-31)
+++ v2 (2026-04-22)
@@ -1972,291 +1972,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a Membrane-Associated Amyloid-β Oligomer for Its Validation in Alzheimer's Disease</w:t>
+                <w:t xml:space="preserve">Co-delivery of amphipol-conjugated adjuvant with antigen, and adjuvant combinations, enhance immune protection elicited by a membrane protein-based vaccine against a mucosal challenge with Chlamydia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Serra-Batiste</w:t>
+                <w:t xml:space="preserve">Delia Tifrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Tolchard</w:t>
+                <w:t xml:space="preserve">Sukumar Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Zoonens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2018.00038⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (45), pp.6640-6649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123752v1</w:t>
+                <w:t xml:space="preserve">hal-02324125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-delivery of amphipol-conjugated adjuvant with antigen, and adjuvant combinations, enhance immune protection elicited by a membrane protein-based vaccine against a mucosal challenge with Chlamydia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of a Membrane-Associated Amyloid-β Oligomer for Its Validation in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Serra-Batiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Tifrea</w:t>
+                <w:t xml:space="preserve">James Tolchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukumar Pal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natàlia Carulla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (45), pp.6640-6649. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.09.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2018.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324125v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Polyhistidine-bearing Amphipol and its Use for Immobilizing Membrane Proteins</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheena Radford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Opačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Broos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2755,710 +2755,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Fluctuations in Amphipol A8-35 Particles: A Neutron Scattering and Molecular Dynamics Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Perlmutter</w:t>
+                <w:t xml:space="preserve">Labeling and Functionalizing Amphipols for Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.897-908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9725-1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.797-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9655-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323382v1</w:t>
+                <w:t xml:space="preserve">hal-02327342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling and Functionalizing Amphipols for Biological Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+                <w:t xml:space="preserve">Thermal Fluctuations in Amphipol A8-35 Particles: A Neutron Scattering and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeava Tehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Perlmutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Zaccai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.797-814. </w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.897-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9655-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9725-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327342v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipol-Mediated Screening of Molecular Orthoses Specific for Membrane Protein Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of an oligonucleotide-derivatized amphipol and its use to trap and immobilize membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+                <w:t xml:space="preserve">Eduardo Antonio Della Pia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Dezi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
+                <w:t xml:space="preserve">Noémie Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9707-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.e83-e83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123741v1</w:t>
+                <w:t xml:space="preserve">hal-02123748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelya Planchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an oligonucleotide-derivatized amphipol and its use to trap and immobilize membrane proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Le Bon</w:t>
+                <w:t xml:space="preserve">Amphipol-Mediated Screening of Molecular Orthoses Specific for Membrane Protein Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Dezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Antonio Della Pia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lloret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+                <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (10), pp.e83-e83. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.925-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9707-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123748v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Critical Association Concentration and Rapid Adsorption at the Air/Water Interface of a Short Amphiphilic Polymer, Amphipol A8-35: A Study by Förster Resonance Energy Transfer and Dynamic Surface Tension Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3505,90 +3505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (12), pp.811-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3634,90 +3634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (12), pp.811-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4308,90 +4308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intramolecular contacts in a membrane protein/surfactant complex observed by heteronuclear dipole-to-dipole cross-relaxation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 197 (1), pp.91-5. </w:t>
@@ -4721,90 +4721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of membrane protein/amphipol association studied by Förster resonance energy transfer. Implications for in vitro studies of amphipol-stabilized membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (36), pp.10392-10404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,90 +4937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Membrane Protein/Amphipol Association Studied by Förster Resonance Energy Transfer: Implications for in Vitro Studies of Amphipol-Stabilized Membrane Proteins †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (36), pp.10392-10404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,51 +5187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective and inhibitory effects of various types of amphipols on the Ca2+-ATPase from sarcoplasmic reticulum : a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5583,51 +5583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective and Inhibitory Effects of Various Types of Amphipols on the Ca 2+ -ATPase from Sarcoplasmic Reticulum: A Comparative Study †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,493 +6091,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioureas Formo-phenolic resin for metals extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Chemistry Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764121v1</w:t>
+                <w:t xml:space="preserve">hal-04768025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+                <w:t xml:space="preserve">Synthesis of chiral ligands for actinides extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thimotee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL-9 - 9th International Congress on Ionic Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768017v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Thioureas Formo-phenolic resin for metals extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine El Khoueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Karamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Chemistry Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768025v1</w:t>
+                <w:t xml:space="preserve">hal-04764121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of chiral ligands for actinides extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">COIL-9 - 9th International Congress on Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764147v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal extraction in porous liquids: Key parameters to tailor an optimized type I silica based porous liquid and first tests for metal extraction</w:t>
               </w:r>
@@ -6682,290 +6682,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resin based materials for metals extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine El Khoueiry</w:t>
+                <w:t xml:space="preserve">Porous Liquids: A New Concept for Chemical Separation of Rare Earth Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">FEET 2022 - Forum économie circulaire des énergies bas-carbone pour la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764123v1</w:t>
+                <w:t xml:space="preserve">hal-04767984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Liquids: A New Concept for Chemical Separation of Rare Earth Elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Resin based materials for metals extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine El Khoueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Karamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEET 2022 - Forum économie circulaire des énergies bas-carbone pour la transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767984v1</w:t>
+                <w:t xml:space="preserve">hal-04764123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chirality on the extraction mechanisms of extractant molecules such as enantiopure monoamides for U/Pu extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8018,51 +8018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères comprenant une majorité de monomères amphiphiles destinés au piégeage et à la manipulation de protéines membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Shivaji Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,51 +8483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01746" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de La Fuente-Herreruela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Monnappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mu&#241;oz-&#218;beda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Morall&#243;n-Pi&#241;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0509-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noe Perry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.11.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Serra-Batiste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tolchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Carulla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Tifrea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Pal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.09.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Westh Hansen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Della Pia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkinson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Radford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Opa&#269;i&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Broos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9691-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeava Tehei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perlmutter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sachs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9725-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9655-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9707-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Della Pia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lloret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku250" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300774d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Pohl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L&#243;pez-Montero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F. Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687680902733815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900938w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazzacco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807132106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Olivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8023056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SF8792PZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7007596" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC0HZ907-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrigos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Prata" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvolin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052243g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LH6KZ1VQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrigos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051954a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PWL0569-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mansis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206463d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3AEB2CAAE294F1C99C7420419CB6641D33CA35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van&#232;le Tsapi-Metchop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzaco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popot J.-L." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02899603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01746" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de La Fuente-Herreruela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Monnappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mu&#241;oz-&#218;beda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Morall&#243;n-Pi&#241;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0509-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noe Perry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.11.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Tifrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Pal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.09.055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Serra-Batiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tolchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Carulla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Westh Hansen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Della Pia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkinson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Radford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Opa&#269;i&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Broos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9691-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9655-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeava Tehei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perlmutter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sachs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9725-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Della Pia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lloret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku250" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9707-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300774d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Pohl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L&#243;pez-Montero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F. Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687680902733815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900938w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazzacco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807132106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Olivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8023056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SF8792PZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7007596" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC0HZ907-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrigos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Prata" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvolin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052243g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LH6KZ1VQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrigos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051954a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PWL0569-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mansis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206463d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3AEB2CAAE294F1C99C7420419CB6641D33CA35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764121v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van&#232;le Tsapi-Metchop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzaco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popot J.-L." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02899603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>