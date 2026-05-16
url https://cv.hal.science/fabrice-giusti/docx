--- v2 (2026-04-22)
+++ v3 (2026-05-16)
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Porous Liquids with Controlled Cavity Size and Physico‐Chemical Properties</w:t>
+                <w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal El Bakkouche</w:t>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202305906⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318002v1</w:t>
+                <w:t xml:space="preserve">hal-04224208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophobic Porous Liquids with Controlled Cavity Size and Physico‐Chemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+                <w:t xml:space="preserve">Amal El Bakkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.509. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.2305906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202305906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224208v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrophobic groups attached to amphipathic polymers on the solubilization of membrane proteins along with their lipids</w:t>
               </w:r>
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid–peptide bioconjugation through pyridyl disulfide reaction chemistry and its application in cell targeting and drug delivery</w:t>
+                <w:t xml:space="preserve">BAmSA: Visualising transmembrane regions in protein complexes using biotinylated amphipols and electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego de La Fuente-Herreruela</w:t>
+                <w:t xml:space="preserve">Thomas Noe Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Monnappa</w:t>
+                <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Muñoz-Úbeda</w:t>
+                <w:t xml:space="preserve">Chiara Rapisarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarón Morallón-Piña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Enciso</w:t>
+                <w:t xml:space="preserve">Rémi Fronzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-019-0509-8⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1861 (2), pp.466-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329555v1</w:t>
+                <w:t xml:space="preserve">hal-02329625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAmSA: Visualising transmembrane regions in protein complexes using biotinylated amphipols and electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid–peptide bioconjugation through pyridyl disulfide reaction chemistry and its application in cell targeting and drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego de La Fuente-Herreruela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Noe Perry</w:t>
+                <w:t xml:space="preserve">Ajay Monnappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hager Souabni</w:t>
+                <w:t xml:space="preserve">Mónica Muñoz-Úbeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Rapisarda</w:t>
+                <w:t xml:space="preserve">Aarón Morallón-Piña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fronzes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">Eduardo Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1861 (2), pp.466-477. </w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12951-019-0509-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329625v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-delivery of amphipol-conjugated adjuvant with antigen, and adjuvant combinations, enhance immune protection elicited by a membrane protein-based vaccine against a mucosal challenge with Chlamydia</w:t>
               </w:r>
@@ -2236,1186 +2236,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Polyhistidine-bearing Amphipol and its Use for Immobilizing Membrane Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic analysis of the use of amphipathic polymers for studies of outer membrane proteins using mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Randi Westh Hansen</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Della Pia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Le Bon</w:t>
+                <w:t xml:space="preserve">Sheena Radford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (12), pp.3751-3761. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 391, pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123745v1</w:t>
+                <w:t xml:space="preserve">hal-02327334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of the use of amphipathic polymers for studies of outer membrane proteins using mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a Polyhistidine-bearing Amphipol and its Use for Immobilizing Membrane Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Watkinson</w:t>
+                <w:t xml:space="preserve">Pascal Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Calabrese</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+                <w:t xml:space="preserve">Randi Westh Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheena Radford</w:t>
+                <w:t xml:space="preserve">Eduardo Della Pia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 391, pp.54-61. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.3751-3761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327334v1</w:t>
+                <w:t xml:space="preserve">hal-02123745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Escherichia coli Mannitol Permease, EIImtl, Trapped in Amphipol A8-35 and Fluorescein-Labeled A8-35</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of an oligonucleotide-derivatized amphipol and its use to trap and immobilize membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Opačić</w:t>
+                <w:t xml:space="preserve">Eduardo Antonio Della Pia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap Broos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.1019-1030. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.e83-e83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9691-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329676v1</w:t>
+                <w:t xml:space="preserve">hal-02123748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Applications of a Perdeuterated Amphipol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelya Planchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Calabrese</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.909-924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9656-x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324075v1</w:t>
+                <w:t xml:space="preserve">hal-03011599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling and Functionalizing Amphipols for Biological Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amphipol-Mediated Screening of Molecular Orthoses Specific for Membrane Protein Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Dezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.797-814. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.925-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9707-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9655-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02327342v1</w:t>
+                <w:t xml:space="preserve">hal-02123741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Fluctuations in Amphipol A8-35 Particles: A Neutron Scattering and Molecular Dynamics Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Perlmutter</w:t>
+                <w:t xml:space="preserve">Isolation of Escherichia coli Mannitol Permease, EIImtl, Trapped in Amphipol A8-35 and Fluorescein-Labeled A8-35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Opačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Broos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.897-908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9725-1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.1019-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9691-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323382v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an oligonucleotide-derivatized amphipol and its use to trap and immobilize membrane proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Characterization and Applications of a Perdeuterated Amphipol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.909-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9656-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123748v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+                <w:t xml:space="preserve">Labeling and Functionalizing Amphipols for Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.797-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9655-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011599v1</w:t>
+                <w:t xml:space="preserve">hal-02327342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipol-Mediated Screening of Molecular Orthoses Specific for Membrane Protein Targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Fluctuations in Amphipol A8-35 Particles: A Neutron Scattering and Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Dezi</w:t>
+                <w:t xml:space="preserve">Moeava Tehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bosco</w:t>
+                <w:t xml:space="preserve">Jason Perlmutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+                <w:t xml:space="preserve">Jonathan Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
+                <w:t xml:space="preserve">Giuseppe Zaccai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.925-940. </w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.897-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9707-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9725-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123741v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Critical Association Concentration and Rapid Adsorption at the Air/Water Interface of a Short Amphiphilic Polymer, Amphipol A8-35: A Study by Förster Resonance Energy Transfer and Dynamic Surface Tension Measurements</w:t>
               </w:r>
@@ -3505,77 +3505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3634,77 +3634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3897,51 +3897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a GPCR Ligand in Its Receptor-Bound State: Leukotriene B4 Adopts a Highly Constrained Conformation When Associated to Human BLT2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4715,523 +4715,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of membrane protein/amphipol association studied by Förster resonance energy transfer. Implications for in vitro studies of amphipol-stabilized membrane proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ci/bH-moiety in the cytochrome b6f complex studied by EPR. A pair of strongly interacting hemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Zito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+                <w:t xml:space="preserve">F. Baymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (36), pp.10392-10404</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104, pp.519-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169697v1</w:t>
+                <w:t xml:space="preserve">hal-00340005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ci/bH moiety in the b6f complex studied by EPR : A pair of strongly interacting hemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frauke Baymann</w:t>
+                <w:t xml:space="preserve">Dynamics of membrane protein/amphipol association studied by Förster resonance energy transfer. Implications for in vitro studies of amphipol-stabilized membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
+                <w:t xml:space="preserve">Francesca Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 104, pp.519-524</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (36), pp.10392-10404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169582v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Membrane Protein/Amphipol Association Studied by Förster Resonance Energy Transfer: Implications for in Vitro Studies of Amphipol-Stabilized Membrane Proteins †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+                <w:t xml:space="preserve">The ci/bH moiety in the b6f complex studied by EPR : A pair of strongly interacting hemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Baymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104, pp.519-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123750v1</w:t>
+                <w:t xml:space="preserve">hal-00169582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ci/bH-moiety in the cytochrome b6f complex studied by EPR. A pair of strongly interacting hemes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Nitschke</w:t>
+                <w:t xml:space="preserve">Dynamics of Membrane Protein/Amphipol Association Studied by Förster Resonance Energy Transfer: Implications for in Vitro Studies of Amphipol-Stabilized Membrane Proteins †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (36), pp.10392-10404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi7007596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340005v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective and inhibitory effects of various types of amphipols on the Ca2+-ATPase from sarcoplasmic reticulum : a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5583,51 +5583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective and Inhibitory Effects of Various Types of Amphipols on the Ca 2+ -ATPase from Sarcoplasmic Reticulum: A Comparative Study †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,51 +5903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO 61</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Pornichet - La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5998,51 +5998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,90 +6097,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Chemistry Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Karamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6455,90 +6455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL-9 - 9th International Congress on Ionic Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6563,51 +6563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal extraction in porous liquids: Key parameters to tailor an optimized type I silica based porous liquid and first tests for metal extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6688,90 +6688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Liquids: A New Concept for Chemical Separation of Rare Earth Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEET 2022 - Forum économie circulaire des énergies bas-carbone pour la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6809,51 +6809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resin based materials for metals extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine El Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Karamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,51 +6973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7055,90 +7055,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-based porous liquids for metal extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2024 - 38th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7536,90 +7536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Liquids or Liquid Porous Materials? A New Concept Applied to the Recycling of Rare Earth Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Summer School on f-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7689,51 +7689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for extracting and recovering rare earths from aqueous solutions of organic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,51 +7777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of lipophilic derivatives of aminopolycarboxylic acids for the extraction of rare earths from an acidic aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,51 +8483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01746" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de La Fuente-Herreruela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Monnappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mu&#241;oz-&#218;beda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Morall&#243;n-Pi&#241;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0509-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noe Perry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.11.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Tifrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Pal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.09.055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Serra-Batiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tolchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Carulla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Westh Hansen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Della Pia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkinson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Radford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Opa&#269;i&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Broos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9691-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9655-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeava Tehei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perlmutter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sachs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9725-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Della Pia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lloret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku250" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9707-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300774d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Pohl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L&#243;pez-Montero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F. Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687680902733815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900938w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazzacco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807132106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Olivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8023056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SF8792PZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7007596" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC0HZ907-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrigos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Prata" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvolin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052243g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LH6KZ1VQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrigos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051954a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PWL0569-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mansis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206463d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3AEB2CAAE294F1C99C7420419CB6641D33CA35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764121v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van&#232;le Tsapi-Metchop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzaco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popot J.-L." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02899603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04791847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine El Khoueiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Nsouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04610359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01746" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj02077c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noe Perry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rapisarda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fronzes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de La Fuente-Herreruela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Monnappa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mu&#241;oz-&#218;beda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Morall&#243;n-Pi&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0509-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Tifrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Pal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.09.055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Serra-Batiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tolchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Carulla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2018.00038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkinson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Radford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.06.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Westh Hansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Della Pia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Della Pia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lloret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku250" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9707-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Opa&#269;i&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Broos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9691-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9655-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeava Tehei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perlmutter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sachs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9725-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300774d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Pohl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan L&#243;pez-Montero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F. Devaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687680902733815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900938w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazzacco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807132106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Olivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8023056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SF8792PZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340005v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7007596" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KC0HZ907-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrigos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Prata" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvolin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052243g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LH6KZ1VQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garrigos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051954a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PWL0569-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mansis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206463d" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3AEB2CAAE294F1C99C7420419CB6641D33CA35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764121v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Karam&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764123v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van&#232;le Tsapi-Metchop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baus-Lagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzaco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popot J.-L." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02899603v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>