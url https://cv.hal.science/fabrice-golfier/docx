--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -338,793 +338,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven hydrological extremes increase subsurface mobility of petroleum hydrocarbons: an experimental study under semi-continental climate conditions</w:t>
+                <w:t xml:space="preserve">Slowly adjusting and incising river network in a Ni-bearing landscape, SE New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1008, pp.181070. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.109896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382787v1</w:t>
+                <w:t xml:space="preserve">hal-05142474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slowly adjusting and incising river network in a Ni-bearing landscape, SE New Caledonia</w:t>
+                <w:t xml:space="preserve">Climate-driven hydrological extremes increase subsurface mobility of petroleum hydrocarbons: an experimental study under semi-continental climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Teitler</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Favier</w:t>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Guyomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.109896. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008, pp.181070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142474v1</w:t>
+                <w:t xml:space="preserve">hal-05382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying in nanoporous media with Kelvin effect: Capillary imbibition against evaporation by smoothed particle hydrodynamics method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration of dissolution front in a fracture network − Implications for weathering of fractured bedrock systems and boulder formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Amrofel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0186916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 644, pp.132056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574263v1</w:t>
+                <w:t xml:space="preserve">hal-05241926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of dissolution front in a fracture network − Implications for weathering of fractured bedrock systems and boulder formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132056⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241926v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modeling in Porous Fractured Media: Application to Weathering Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023WR035283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770745v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling in Porous Fractured Media: Application to Weathering Processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Drying in nanoporous media with Kelvin effect: Capillary imbibition against evaporation by smoothed particle hydrodynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Amrofel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.022028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023WR035283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0186916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715736v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1244,103 +1244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Karst Silicification Related to Late Ni Reworking in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (4), pp.518. </w:t>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 345, pp.128165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 124 (24), pp.5405-5445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1625,51 +1625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical modelling of salt caverns subjected to cyclic hydrogen injection and withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,103 +1742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Sc concentrations in Ni-Co laterites using Al as a geochemical proxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.615. </w:t>
@@ -1876,90 +1876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale physical-chemical analysis of the impact of fracture networks on weathering: Application to Nickel redistribution in the formation of Ni-laterite ores, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.104971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1993,77 +1993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,521 +2121,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surfactant addition on non-Newtonian fluid behavior during viscous fingering in Hele-Shaw cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedarash Ahmadikhamsi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quentin Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+                <w:t xml:space="preserve">Kassem Kalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5128589⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967279v1</w:t>
+                <w:t xml:space="preserve">hal-02917323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of biofilm growth, NAPL biodegradation and micro-scale heterogeneity in natural attenuation of aquifers delineated by pore-network modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Anisotropic hydro-viscoplastic modelling of a drift at the Meuse/Haute-Marne URL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Masoud Babaei</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103750⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1797887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966298v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of biofilm growth, NAPL biodegradation and micro-scale heterogeneity in natural attenuation of aquifers delineated by pore-network modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Aminnaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kalo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Niasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Babaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 145, pp.103750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917323v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic hydro-viscoplastic modelling of a drift at the Meuse/Haute-Marne URL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of surfactant addition on non-Newtonian fluid behavior during viscous fingering in Hele-Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedarash Ahmadikhamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mountaka Souley</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Oltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.012103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1797887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5128589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966385v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental insights into the interplay between buoyancy, convection and dissolution reaction</w:t>
               </w:r>
@@ -2732,823 +2732,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t>
+                <w:t xml:space="preserve">Interaction between biofilm growth and NAPL remediation: A pore-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
+                <w:t xml:space="preserve">M. Benioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Izart</w:t>
+                <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lechenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marion</w:t>
+                <w:t xml:space="preserve">M. Buès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.82-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191211v1</w:t>
+                <w:t xml:space="preserve">hal-02007310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A domain decomposition approach to finite-epsilon homogenization of scalar transport in porous media</w:t>
+                <w:t xml:space="preserve">Micro- and macro-scale water retention properties of granular soils: contribution of the X-Ray CT-based voxel percolation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Davit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Erika Shiota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (5), pp.1797-1822. </w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1157775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/sr18179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391649v1</w:t>
+                <w:t xml:space="preserve">hal-02012512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macro-scale water retention properties of granular soils: contribution of the X-Ray CT-based voxel percolation method</w:t>
+                <w:t xml:space="preserve">A domain decomposition approach to finite-epsilon homogenization of scalar transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Shiota</w:t>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
+                <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Oxarango</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (5), pp.1797-1822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/sr18179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1157775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012512v1</w:t>
+                <w:t xml:space="preserve">hal-02391649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between biofilm growth and NAPL remediation: A pore-scale study</w:t>
+                <w:t xml:space="preserve">Reactive Transport Modeling Applied to Ni Laterite Ore Deposits in New Caledonia: Role of Hydrodynamic Factors and Geological Structures in Ni Mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benioug</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fischer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.01.011⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.1425-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007310v1</w:t>
+                <w:t xml:space="preserve">hal-02390142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling Applied to Ni Laterite Ore Deposits in New Caledonia: Role of Hydrodynamic Factors and Geological Structures in Ni Mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bénédicte Lechenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (3), pp.1425-1440. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390142v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated multiscale approach to heap leaching of uranium-ore agglomerates</w:t>
+                <w:t xml:space="preserve">Comparison of theory and experiment for NAPL dissolution in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerence Hoummady</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">T. Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Truche</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durupt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483617v1</w:t>
+                <w:t xml:space="preserve">hal-02059287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coupled HM-XFEM modeling with cohesive zone model and applications to non planar hydraulic fracture propagation and multiple hydraulic fractures interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,1283 +3552,1287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.321 - 353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of theory and experiment for NAPL dissolution in porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical efficiency assessment of the lattice Boltzmann model for digital nano-porous rock applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliaksei Pazdniakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Lefevre</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorgeoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 211, pp.49-64. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059287v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical efficiency assessment of the lattice Boltzmann model for digital nano-porous rock applications</w:t>
+                <w:t xml:space="preserve">A study of uranium-ore agglomeration parameters and their implications during heap leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliaksei Pazdniakou</w:t>
+                <w:t xml:space="preserve">Emerence Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kassem Kalo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+                <w:t xml:space="preserve">Nicolas Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121, pp.44-56. </w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458489v1</w:t>
+                <w:t xml:space="preserve">hal-02967294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of uranium-ore agglomeration parameters and their implications during heap leaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">An integrated multiscale approach to heap leaching of uranium-ore agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerence Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127, pp.22-31. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.274-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2018.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967294v1</w:t>
+                <w:t xml:space="preserve">hal-02483617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersed boundary-lattice Boltzmann model for biofilm growth in porous media</w:t>
+                <w:t xml:space="preserve">Revealing the conditions of Ni mineralization in the laterite profiles of New Caledonia: Insights from reactive geochemical transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benioug</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.06.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466, pp.274-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968533v1</w:t>
+                <w:t xml:space="preserve">hal-02483085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistage crack seal vein and hydrothermal Ni enrichment in serpentinized ultramafic rocks (Koniambo massif, New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Myagkiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (7), pp.945-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-016-0695-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01405480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the conditions of Ni mineralization in the laterite profiles of New Caledonia: Insights from reactive geochemical transport modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A multi-analytical approach to the study of uranium-ore agglomerate structure and porosity during heap leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerence Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 171, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483085v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-analytical approach to the study of uranium-ore agglomerate structure and porosity during heap leaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An immersed boundary-lattice Boltzmann model for biofilm growth in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oltéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Buès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerence Hoummady</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durupt</w:t>
+                <w:t xml:space="preserve">T. Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 171, pp.33-43. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.65-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968535v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D coupled HM-XFEM modeling with cohesive zone model and applications to fluid-driven fracture network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Upscaled Model for Bio-Enhanced NAPL Dissolution in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oltéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benioug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.029⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.653-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-016-0718-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302536v1</w:t>
+                <w:t xml:space="preserve">hal-02968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Upscaled Model for Bio-Enhanced NAPL Dissolution in Porous Media</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2D coupled HM-XFEM modeling with cohesive zone model and applications to fluid-driven fracture network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.115-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-016-0718-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968541v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effective permeability of vuggy or fractured porous media from a Darcy-Brinkman approach</w:t>
               </w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (1), pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4935,90 +4935,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Efficiency Assessment of IB-LB Method for 3D Pore-Scale Modeling of Flow and Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marbe Benioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5091,51 +5091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5192,303 +5192,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled, pore-scale model for methanogenic microbial activity in underground hydrogen storage.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anozie Ebigbo</w:t>
+                <w:t xml:space="preserve">A dual-porosity theory for solute transport in biofilm-coated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61, pp.74-85. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 62, pp.266-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301169v1</w:t>
+                <w:t xml:space="preserve">hal-01303030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-porosity theory for solute transport in biofilm-coated porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Orgogozo</w:t>
+                <w:t xml:space="preserve">A coupled, pore-scale model for methanogenic microbial activity in underground hydrogen storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anozie Ebigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Kone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.266-279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 61, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303030v1</w:t>
+                <w:t xml:space="preserve">hal-01301169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of buoyancy-driven dissolution in vertical fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,77 +5573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling of transport processes in porous media with biofilms in non-equilibrium conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (5), pp.585-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5677,51 +5677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of peripheral fragmentation on the steam gasification of an isolated wood charcoal particle in a diffusion-controlled regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (8), p.1498-1503. </w:t>
@@ -5811,64 +5811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of theory and experiment for solute transport in highly heterogeneous porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,51 +6122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85 (n° 10-11), p.1473-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6200,51 +6200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the ability of a Darcy-scale model to capture wormhole formation during the dissolution of a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,51 +6366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Particle Hydrodynamics (SPH) code for fracture and hydrofracture propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-J Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,103 +6474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lysimetric experiments to assess the effect of water table-level variations on the fate of petroleum hydrocarbon pollutants (LNAPL) in soils in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France</w:t>
@@ -6593,942 +6593,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of groundwater table level variations on petroleum hydrocarbon pollutants (LNAPL) remobilization processes in the climate change context: an experimental approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An anisotropic elastoplastic, damage and viscoplastic model and its application to hydromechanical modelling of a drift at the MHM-URL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ever Dennys Coarita Tintaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2022, Honolulu, Hawaiʻi, United States</w:t>
+              <w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752981v1</w:t>
+                <w:t xml:space="preserve">ineris-03898183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche expérimentale pour évaluer l’effet des variations du niveau des nappes phréatiques sur la remobilisation des contaminants pétroliers (LNAPLs) en contexte de changements climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimentations to assess the effect of groundwater level fluctuations on light petroleum contaminants (LNAPLs) mobilization in contaminated soils and groundwaters in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic elastoplastic, damage and viscoplastic model and its application to hydromechanical modelling of a drift at the MHM-URL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How climate change could affect our contaminated soils and groundwater tables: example of light petroleum contaminants (LNAPLs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Oltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">DEEPSURF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03898183v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change could affect our contaminated soils and groundwater tables: example of light petroleum contaminants (LNAPLs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of groundwater table level variations on petroleum hydrocarbon pollutants (LNAPL) remobilization processes in the climate change context: an experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantin Oltean</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Oltéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEEPSURF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">2022 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2022, Honolulu, Hawaiʻi, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844145v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling applied to Ni laterite ore deposits in New Caledonia : Impact of discrete fractures on Ni mineralization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428892v1</w:t>
+                <w:t xml:space="preserve">hal-03952197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New experimentations about the effect of groundwater fluctuations on the multiphase mobilization of LNAPL contaminants: assessment and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AquaConSoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stichting Deltares, Jun 2021, Online, Netherlands. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952197v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do the Groundwater Level Fluctuations May Affect the Remobilization of Lnapls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7579,77 +7587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des fluctuations du niveau d'une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,653 +7706,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimentations about the effect of groundwater fluctuations on the multiphase mobilization of LNAPL contaminants: assessment and monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+                <w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Colombano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaConSoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stichting Deltares, Jun 2021, Online, Netherlands. pp.123</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268877v1</w:t>
+                <w:t xml:space="preserve">hal-03489474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Conin</w:t>
+                <w:t xml:space="preserve">Multi-scale investigation applied to Ni laterite ore deposits : Impact of discrete fractures on Ni mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489474v1</w:t>
+                <w:t xml:space="preserve">hal-03428898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation applied to Ni laterite ore deposits : Impact of discrete fractures on Ni mineralization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428898v1</w:t>
+                <w:t xml:space="preserve">hal-03951822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of groundwater level variations induced by climate change on the mobilization of light refined petroleum hydrocarbon contaminants (LNAPLs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mercadier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noële Enjelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951822v1</w:t>
+                <w:t xml:space="preserve">hal-03214290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of groundwater level variations induced by climate change on the mobilization of light refined petroleum hydrocarbon contaminants (LNAPLs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+                <w:t xml:space="preserve">Reactive Transport Modelling applied to Ni laterite ore deposits in New Caledonia : Impact of discrete fractures on Ni mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+              <w:t xml:space="preserve">, Copernicus Meetings, Apr 2021, Göttingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214290v1</w:t>
+                <w:t xml:space="preserve">hal-03428892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composés aromatiques polycycliques oxygénés (CAP-O) dans les sols et les eaux souterraines : Comportement sur site atelier</w:t>
               </w:r>
@@ -8369,64 +8369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
@@ -8455,90 +8455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-J Tinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8576,103 +8576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column Experiments and Numerical Modelling For In-Situ Leaching of Sandstone Hosted Copper Deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Izart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Odisséevitch Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -8714,64 +8714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully coupled HM –XFEM method with cohesive zone model: application to fluid-driven fracture network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of char gasification at particle scale : how to select the best assumptions in the scope of fixed bed modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,51 +8960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing wood char gasification at macro-particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9068,51 +9068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire à l'échelle du pore en vue du développement d'un modèle macroscopique d'un gazogène en lit fixe et comparaison avec les expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,90 +9221,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des variations du niveau piézométrique sur le devenir des LNAPLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9346,103 +9346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysimetric experiments to characterize the multiphase mobilization of LNAPL in contaminated soils by a multi-method monitoring approach under controlled climatic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual International Conference on Porous Media (InterPore 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom. </w:t>
@@ -9471,103 +9471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experiment to assess the impact of groundwater table level variations on petroleum hydrocarbon pollutants remobilization (LNAPL) in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR TERENO International conference: Advancing critical zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. , 1st OZCAR TERENO international conference: Advancing critical zone science : abstract book, 37, pp.240-241, 2021</w:t>
@@ -9609,77 +9609,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of surfactant on non-newtonian fluid behaviour during viscous fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Arash Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9762,64 +9762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of an isolated fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Bues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9932,64 +9932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10043,51 +10043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution des roches carbonatées par injection d'acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001INPT037H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10146,51 +10146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport multi-échelle en milieu poreux : vers un couplage de l'hydrodynamique aux processus biophysico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Lorraine - INPL, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10298,51 +10298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34863965"/>
+    <w:nsid w:val="A6A53854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10529,51 +10529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-golfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-9827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059857404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5805-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarash Ahmadikhamsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Aminnaji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Niasar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103750" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1797887" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020854" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bahar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.03.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458489v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.08.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.06.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968541v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0718-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbe Benioug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0497-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR015213" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8JFG3FN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50188" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5HKLV4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kondo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Dennys Coarita Tintaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Arash Ahmadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Bues" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPT037H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-golfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-9827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059857404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5805-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1797887" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Aminnaji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Niasar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103750" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarash Ahmadikhamsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020854" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bahar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.03.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.06.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0718-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbe Benioug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0497-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR015213" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8JFG3FN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50188" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5HKLV4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kondo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Dennys Coarita Tintaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Arash Ahmadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Bues" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPT037H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>