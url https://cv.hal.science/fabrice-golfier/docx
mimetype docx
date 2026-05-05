--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -220,103 +220,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An augmented lagrangian XFEM formulation for stabilizing near-tip singularities in fluid-driven fractures modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faivre</w:t>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giot</w:t>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Golfier</w:t>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 451, pp.118649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118649⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -396,384 +396,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 486, pp.109896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-driven hydrological extremes increase subsurface mobility of petroleum hydrocarbons: an experimental study under semi-continental climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1008, pp.181070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of dissolution front in a fracture network − Implications for weathering of fractured bedrock systems and boulder formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 644, pp.132056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,527 +781,527 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (11), pp.1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Transport Modeling in Porous Fractured Media: Application to Weathering Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (2), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023WR035283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying in nanoporous media with Kelvin effect: Capillary imbibition against evaporation by smoothed particle hydrodynamics method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Amrofel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Amrofel</w:t>
+                <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (2), pp.022028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0186916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Scholtes</w:t>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Karst Silicification Related to Late Ni Reworking in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1323,5026 +1323,5026 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (4), pp.518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min13040518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-scale hydro-mechanical modeling of gas transport in coal matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 345, pp.128165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a mass lumping technique compatible with a fully‐coupled hydromechanical model for the case of strong discontinuities with the extended finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 124 (24), pp.5405-5445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.7351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical modelling of salt caverns subjected to cyclic hydrogen injection and withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 162, pp.105690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Sc concentrations in Ni-Co laterites using Al as a geochemical proxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min12050615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale physical-chemical analysis of the impact of fracture networks on weathering: Application to Nickel redistribution in the formation of Ni-laterite ores, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.104971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2022.104971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic hydro-viscoplastic modelling of a drift at the Meuse/Haute-Marne URL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2020.1797887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of biofilm growth, NAPL biodegradation and micro-scale heterogeneity in natural attenuation of aquifers delineated by pore-network modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Aminnaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Niasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Babaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145, pp.103750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of surfactant addition on non-Newtonian fluid behavior during viscous fingering in Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedarash Ahmadikhamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (1), pp.012103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5128589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental insights into the interplay between buoyancy, convection and dissolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1125 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB020854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between biofilm growth and NAPL remediation: A pore-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125, pp.82-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and macro-scale water retention properties of granular soils: contribution of the X-Ray CT-based voxel percolation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Shiota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/sr18179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition approach to finite-epsilon homogenization of scalar transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (5), pp.1797-1822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/17M1157775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Transport Modeling Applied to Ni Laterite Ore Deposits in New Caledonia: Role of Hydrodynamic Factors and Geological Structures in Ni Mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Myagkiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (3), pp.1425-1440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GC007606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lechenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of theory and experiment for NAPL dissolution in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 211, pp.49-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coupled HM-XFEM modeling with cohesive zone model and applications to non planar hydraulic fracture propagation and multiple hydraulic fractures interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.321 - 353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical efficiency assessment of the lattice Boltzmann model for digital nano-porous rock applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksei Pazdniakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.44-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of uranium-ore agglomeration parameters and their implications during heap leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerence Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.22-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mineng.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated multiscale approach to heap leaching of uranium-ore agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerence Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178, pp.274-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the conditions of Ni mineralization in the laterite profiles of New Caledonia: Insights from reactive geochemical transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Myagkiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 466, pp.274-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistage crack seal vein and hydrothermal Ni enrichment in serpentinized ultramafic rocks (Koniambo massif, New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Myagkiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (7), pp.945-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-016-0695-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01405480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-analytical approach to the study of uranium-ore agglomerate structure and porosity during heap leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerence Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.33-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersed boundary-lattice Boltzmann model for biofilm growth in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Buès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.65-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Upscaled Model for Bio-Enhanced NAPL Dissolution in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oltéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benioug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (3), pp.653-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-016-0718-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D coupled HM-XFEM modeling with cohesive zone model and applications to fluid-driven fracture network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 159, pp.115-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effective permeability of vuggy or fractured porous media from a Darcy-Brinkman approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (1), pp.63-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-014-9448-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Efficiency Assessment of IB-LB Method for 3D Pore-Scale Modeling of Flow and Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marbe Benioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-015-0497-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biofilm-induced heterogeneities on solute transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (11), pp.9103-9119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013WR015213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-porosity theory for solute transport in biofilm-coated porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.266-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled, pore-scale model for methanogenic microbial activity in underground hydrogen storage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anozie Ebigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.74-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of buoyancy-driven dissolution in vertical fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (5), pp.2038-2048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrb.50188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling of transport processes in porous media with biofilms in non-equilibrium conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (5), pp.585-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of peripheral fragmentation on the steam gasification of an isolated wood charcoal particle in a diffusion-controlled regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (8), p.1498-1503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of theory and experiment for solute transport in highly heterogeneous porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (11), pp.2235-2261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of steam gasification of a single charcoal particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 145 (1-2), pp.59-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pyrolysis heating rate on the steam gasification rate of large wood char particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85 (n° 10-11), p.1473-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the ability of a Darcy-scale model to capture wormhole formation during the dissolution of a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Zarcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lasseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 457, pp.213 - 254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0022112002007735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6352,2852 +6352,2852 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Particle Hydrodynamics (SPH) code for fracture and hydrofracture propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-J Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP 2025 – 17e Journées d’Études des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre Français d'InterPore (FIC); Comité JEMP 2025 – communauté scientifique Milieux Poreux (organisation locale Orléans), Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lysimetric experiments to assess the effect of water table-level variations on the fate of petroleum hydrocarbon pollutants (LNAPL) in soils in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An anisotropic elastoplastic, damage and viscoplastic model and its application to hydromechanical modelling of a drift at the MHM-URL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ever Dennys Coarita Tintaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03898183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche expérimentale pour évaluer l’effet des variations du niveau des nappes phréatiques sur la remobilisation des contaminants pétroliers (LNAPLs) en contexte de changements climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimentations to assess the effect of groundwater level fluctuations on light petroleum contaminants (LNAPLs) mobilization in contaminated soils and groundwaters in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate change could affect our contaminated soils and groundwater tables: example of light petroleum contaminants (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEEPSURF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of groundwater table level variations on petroleum hydrocarbon pollutants (LNAPL) remobilization processes in the climate change context: an experimental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2022, Honolulu, Hawaiʻi, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Corlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimentations about the effect of groundwater fluctuations on the multiphase mobilization of LNAPL contaminants: assessment and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stichting Deltares, Jun 2021, Online, Netherlands. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do the Groundwater Level Fluctuations May Affect the Remobilization of Lnapls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202134017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des fluctuations du niveau d'une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Scholtes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation applied to Ni laterite ore deposits : Impact of discrete fractures on Ni mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.7536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Scholtes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of groundwater level variations induced by climate change on the mobilization of light refined petroleum hydrocarbon contaminants (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Transport Modelling applied to Ni laterite ore deposits in New Caledonia : Impact of discrete fractures on Ni mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2021, Göttingen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composés aromatiques polycycliques oxygénés (CAP-O) dans les sols et les eaux souterraines : Comportement sur site atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03319928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-J Tinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column Experiments and Numerical Modelling For In-Situ Leaching of Sandstone Hosted Copper Deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Izart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Odisséevitch Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully coupled HM –XFEM method with cohesive zone model: application to fluid-driven fracture network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of char gasification at particle scale : how to select the best assumptions in the scope of fixed bed modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World conference on biomass for energy, industry and climate protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Roma, Italy. p.910-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing wood char gasification at macro-particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World conference on biomass for energy, industry and climate protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Rome, Italy. p.921-924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire à l'échelle du pore en vue du développement d'un modèle macroscopique d'un gazogène en lit fixe et comparaison avec les expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2004 -Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Presqu'île de Giens, France. p.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9207,525 +9207,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des variations du niveau piézométrique sur le devenir des LNAPLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cavelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres Nationales de la Recherche sur les sites et sols polluées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysimetric experiments to characterize the multiphase mobilization of LNAPL in contaminated soils by a multi-method monitoring approach under controlled climatic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Oltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual International Conference on Porous Media (InterPore 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experiment to assess the impact of groundwater table level variations on petroleum hydrocarbon pollutants remobilization (LNAPL) in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR TERENO International conference: Advancing critical zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. , 1st OZCAR TERENO international conference: Advancing critical zone science : abstract book, 37, pp.240-241, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of surfactant on non-newtonian fluid behaviour during viscous fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Arash Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ième Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9735,141 +9735,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of an isolated fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Bues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian M Ernst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical geosciences: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Techn. Univ. Bergakad., pp.169-181  , 2013, Freiberger Forschungshefte, 9783860124536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9879,147 +9879,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world-class unconformity-related uranium deposits, Athabasca Basin, North Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Eldursi</w:t>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Scholtes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10029,100 +10029,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution des roches carbonatées par injection d'acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001INPT037H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00634112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10132,105 +10132,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport multi-échelle en milieu poreux : vers un couplage de l'hydrodynamique aux processus biophysico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Lorraine - INPL, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00648924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10298,51 +10298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6A53854"/>
+    <w:nsid w:val="FDDF3800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10529,51 +10529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-golfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-9827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059857404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5805-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1797887" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Aminnaji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Niasar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103750" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarash Ahmadikhamsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020854" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bahar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.03.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.06.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0718-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbe Benioug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0497-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR015213" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8JFG3FN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50188" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5HKLV4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kondo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Dennys Coarita Tintaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Arash Ahmadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963771v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Bues" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPT037H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-golfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-9827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059857404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5805-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1797887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Aminnaji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Niasar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarash Ahmadikhamsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128589" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020854" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bahar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.06.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0718-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbe Benioug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0497-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR015213" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8JFG3FN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50188" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5HKLV4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kondo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Dennys Coarita Tintaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Arash Ahmadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963771v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Bues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634112v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPT037H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>