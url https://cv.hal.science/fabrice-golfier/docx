--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,10243 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10192 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Golfier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrice-golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8182-9827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059857404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=3Z--MMgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-5805-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An augmented lagrangian XFEM formulation for stabilizing near-tip singularities in fluid-driven fractures modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 451, pp.118649. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowly adjusting and incising river network in a Ni-bearing landscape, SE New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.109896. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven hydrological extremes increase subsurface mobility of petroleum hydrocarbons: an experimental study under semi-continental climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1008, pp.181070. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of dissolution front in a fracture network − Implications for weathering of fractured bedrock systems and boulder formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 644, pp.132056. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.1082. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modeling in Porous Fractured Media: Application to Weathering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023WR035283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying in nanoporous media with Kelvin effect: Capillary imbibition against evaporation by smoothed particle hydrodynamics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Amrofel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dymitrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Obliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.022028. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0186916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-Karst Silicification Related to Late Ni Reworking in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.518. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13040518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale hydro-mechanical modeling of gas transport in coal matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mostafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.128165. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a mass lumping technique compatible with a fully‐coupled hydromechanical model for the case of strong discontinuities with the extended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (24), pp.5405-5445. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical modelling of salt caverns subjected to cyclic hydrogen injection and withdrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Grgic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaka Souley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162, pp.105690. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sc concentrations in Ni-Co laterites using Al as a geochemical proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.615. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12050615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale physical-chemical analysis of the impact of fracture networks on weathering: Application to Nickel redistribution in the formation of Ni-laterite ores, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.104971. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2022.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic hydro-viscoplastic modelling of a drift at the Meuse/Haute-Marne URL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaka Souley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Ngoc Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2020.1797887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of biofilm growth, NAPL biodegradation and micro-scale heterogeneity in natural attenuation of aquifers delineated by pore-network modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Aminnaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Niasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Babaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.103750. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surfactant addition on non-Newtonian fluid behavior during viscous fingering in Hele-Shaw cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedarash Ahmadikhamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.012103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5128589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental insights into the interplay between buoyancy, convection and dissolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-J. Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1125 (11), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and macro-scale water retention properties of granular soils: contribution of the X-Ray CT-based voxel percolation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Shiota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshifumi Mukunoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oxarango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/sr18179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between biofilm growth and NAPL remediation: A pore-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.82-97. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition approach to finite-epsilon homogenization of scalar transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (5), pp.1797-1822. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1157775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modeling Applied to Ni Laterite Ore Deposits in New Caledonia: Role of Hydrodynamic Factors and Geological Structures in Ni Mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Myagkiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.1425-1440. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lechenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of theory and experiment for NAPL dissolution in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lorgeoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 211, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D coupled HM-XFEM modeling with cohesive zone model and applications to non planar hydraulic fracture propagation and multiple hydraulic fractures interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 342, pp.321 - 353. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical efficiency assessment of the lattice Boltzmann model for digital nano-porous rock applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksei Pazdniakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of uranium-ore agglomeration parameters and their implications during heap leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerence Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated multiscale approach to heap leaching of uranium-ore agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerence Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, pp.274-282. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the conditions of Ni mineralization in the laterite profiles of New Caledonia: Insights from reactive geochemical transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Myagkiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.274-284. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistage crack seal vein and hydrothermal Ni enrichment in serpentinized ultramafic rocks (Koniambo massif, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Myagkiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralium Deposita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (7), pp.945-960. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00126-016-0695-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01405480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach to the study of uranium-ore agglomerate structure and porosity during heap leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerence Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immersed boundary-lattice Boltzmann model for biofilm growth in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Upscaled Model for Bio-Enhanced NAPL Dissolution in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benioug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (3), pp.653-693. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-016-0718-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D coupled HM-XFEM modeling with cohesive zone model and applications to fluid-driven fracture network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159, pp.115-143. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effective permeability of vuggy or fractured porous media from a Darcy-Brinkman approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9448-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Efficiency Assessment of IB-LB Method for 3D Pore-Scale Modeling of Flow and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marbe Benioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-015-0497-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of biofilm-induced heterogeneities on solute transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), pp.9103-9119. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013WR015213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-porosity theory for solute transport in biofilm-coated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled, pore-scale model for methanogenic microbial activity in underground hydrogen storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anozie Ebigbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.74-85. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation of buoyancy-driven dissolution in vertical fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (5), pp.2038-2048. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of transport processes in porous media with biofilms in non-equilibrium conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (5), pp.585-600. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of peripheral fragmentation on the steam gasification of an isolated wood charcoal particle in a diffusion-controlled regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (8), p.1498-1503. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of theory and experiment for solute transport in highly heterogeneous porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Zinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (11), pp.2235-2261. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of steam gasification of a single charcoal particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van De Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (1-2), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the pyrolysis heating rate on the steam gasification rate of large wood char particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (n° 10-11), p.1473-1482. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of a Darcy-scale model to capture wormhole formation during the dissolution of a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Zarcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 457, pp.213 - 254. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112002007735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Particle Hydrodynamics (SPH) code for fracture and hydrofracture propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Dymitrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP 2025 – 17e Journées d’Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Français d'InterPore (FIC); Comité JEMP 2025 – communauté scientifique Milieux Poreux (organisation locale Orléans), Nov 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lysimetric experiments to assess the effect of water table-level variations on the fate of petroleum hydrocarbon pollutants (LNAPL) in soils in the climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anisotropic elastoplastic, damage and viscoplastic model and its application to hydromechanical modelling of a drift at the MHM-URL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ever Dennys Coarita Tintaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaka Souley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ngoc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03898183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérimentale pour évaluer l’effet des variations du niveau des nappes phréatiques sur la remobilisation des contaminants pétroliers (LNAPLs) en contexte de changements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentations to assess the effect of groundwater level fluctuations on light petroleum contaminants (LNAPLs) mobilization in contaminated soils and groundwaters in the climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change could affect our contaminated soils and groundwater tables: example of light petroleum contaminants (LNAPLs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEEPSURF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of groundwater table level variations on petroleum hydrocarbon pollutants (LNAPL) remobilization processes in the climate change context: an experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2022, Honolulu, Hawaiʻi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentations about the effect of groundwater fluctuations on the multiphase mobilization of LNAPL contaminants: assessment and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stichting Deltares, Jun 2021, Online, Netherlands. pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do the Groundwater Level Fluctuations May Affect the Remobilization of Lnapls?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale investigation applied to Ni laterite ore deposits : Impact of discrete fractures on Ni mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.7536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of groundwater level variations induced by climate change on the mobilization of light refined petroleum hydrocarbon contaminants (LNAPLs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noële Enjelvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Transport Modelling applied to Ni laterite ore deposits in New Caledonia : Impact of discrete fractures on Ni mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathelineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Meetings, Apr 2021, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés aromatiques polycycliques oxygénés (CAP-O) dans les sols et les eaux souterraines : Comportement sur site atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column Experiments and Numerical Modelling For In-Situ Leaching of Sandstone Hosted Copper Deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Odisséevitch Filippov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully coupled HM –XFEM method with cohesive zone model: application to fluid-driven fracture network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of char gasification at particle scale : how to select the best assumptions in the scope of fixed bed modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World conference on biomass for energy, industry and climate protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Roma, Italy. p.910-913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing wood char gasification at macro-particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World conference on biomass for energy, industry and climate protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Rome, Italy. p.921-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire à l'échelle du pore en vue du développement d'un modèle macroscopique d'un gazogène en lit fixe et comparaison avec les expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2004 -Congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Presqu'île de Giens, France. p.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des variations du niveau piézométrique sur le devenir des LNAPLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Catteloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Nationales de la Recherche sur les sites et sols polluées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimetric experiments to characterize the multiphase mobilization of LNAPL in contaminated soils by a multi-method monitoring approach under controlled climatic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual International Conference on Porous Media (InterPore 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimbourg, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experiment to assess the impact of groundwater table level variations on petroleum hydrocarbon pollutants remobilization (LNAPL) in the climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OZCAR TERENO International conference: Advancing critical zone science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France. , 1st OZCAR TERENO international conference: Advancing critical zone science : abstract book, 37, pp.240-241, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surfactant on non-newtonian fluid behaviour during viscous fingering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Arash Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ième Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of an isolated fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel A. Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian M Ernst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical geosciences: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techn. Univ. Bergakad., pp.169-181  , 2013, Freiberger Forschungshefte, 9783860124536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world-class unconformity-related uranium deposits, Athabasca Basin, North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution des roches carbonatées par injection d'acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Toulouse - INPT, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001INPT037H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00634112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport multi-échelle en milieu poreux : vers un couplage de l'hydrodynamique aux processus biophysico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Lorraine - INPL, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00648924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10298,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDDF3800"/>
+    <w:nsid w:val="87E980E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10529,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-golfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-9827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059857404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5805-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1797887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Aminnaji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Niasar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarash Ahmadikhamsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128589" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020854" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bahar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.06.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0718-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbe Benioug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0497-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR015213" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8JFG3FN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50188" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5HKLV4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kondo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898183v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Dennys Coarita Tintaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Arash Ahmadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963771v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Bues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634112v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPT037H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-golfier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-9827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059857404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3Z--MMgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-5805-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04574263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amrofel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04213235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mostafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7351" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2022.104971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1797887" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Aminnaji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Niasar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Babaei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103750" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarash Ahmadikhamsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020854" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007606" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02059287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bahar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.03.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881975v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.08.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.08.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerence Hoummady" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durupt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2018.07.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.05.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01405480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quesnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0695-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968535v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.04.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.06.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968541v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0718-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faivre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PFCLBWP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbe Benioug" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0497-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR015213" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8JFG3FN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50188" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5HKLV4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kondo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03898183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever Dennys Coarita Tintaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428898v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7536" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12661" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Arash Ahmadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963771v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Bues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634112v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPT037H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>