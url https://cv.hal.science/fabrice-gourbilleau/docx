--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -360,19093 +360,19620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Evolution of optical characteristics of HfO2 and Ge-doped HfO2 thin films upon thermal treatment in inert atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rouviller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">D. Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">L. Melnichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Lüders</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnichuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43580-026-01625-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101868v1</w:t>
+                <w:t xml:space="preserve">hal-05591706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring structural and optical properties of Si-doped HfO2 thin films via target composition and plasma environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Ponomaryov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Yu. Melnichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Yu. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Physics, Quantum Electronics &amp; Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (04), pp.441-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15407/spqeo28.04.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrical and optical properties of strontium vanadates films grown by magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Growth and characterization of strontium vanadate films deposited by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01642⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.061111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400444v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural investigations of annealing impact on phase separation of Erbium-doped Al2O3 layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">Structural, electrical and optical properties of strontium vanadates films grown by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+                <w:t xml:space="preserve">Alex Misiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 296, pp.116672. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1318-1329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2023.116672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338409v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdoped Si nanocrystals embedded in silica for infrared plasmonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and structural investigations of annealing impact on phase separation of Erbium-doped Al2O3 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chery</w:t>
+                <w:t xml:space="preserve">N. Al Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Giba</w:t>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NR00035D⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296, pp.116672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2023.116672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088288v2</w:t>
+                <w:t xml:space="preserve">hal-04338409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Guehairia</w:t>
+                <w:t xml:space="preserve">Hyperdoped Si nanocrystals embedded in silica for infrared plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Merabet</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Alaa Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 926, pp.166947. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (16), pp.7438-7449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NR00035D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762893v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088288v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Majorel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">S. Guehairia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.166947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737737v1</w:t>
+                <w:t xml:space="preserve">hal-03762893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790146v1</w:t>
+                <w:t xml:space="preserve">hal-03737737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of luminescence measurements to the structural characterization of Pr3+-doped HfSiOx</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">M.-P. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118004⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.102377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164169v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Correlation of luminescence measurements to the structural characterization of Pr3+-doped HfSiOx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lemarié</w:t>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.118004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2021.118004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424202v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing impact on emission and phase varying of Nd-doped Si-rich-HfO2 films prepared by RF magnetron sputtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of nitrogen concentrations on optical, structural and mechanical properties of self organized a-C:N films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vega Macotela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Infant Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lartundo Rojas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krishnanand Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukul Bhatnagarb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03010-9⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474577v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen concentrations on optical, structural and mechanical properties of self organized a-C:N films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annealing impact on emission and phase varying of Nd-doped Si-rich-HfO2 films prepared by RF magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Ranjan</w:t>
+                <w:t xml:space="preserve">T. Torchynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Vega Macotela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lartundo Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.163⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516425v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Stimulated Evolution of Optical and Structural Properties of Germanium-Doped Alumina Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 97 (2), pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/09702.0081ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically and thermally stable, transparent electrodes with silver nanowires encapsulated by atomic layer deposited aluminium oxide for organic optoelectronic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of phase transformation in Ge-rich Al2O3 films grown by magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiwei Wu</w:t>
+                <w:t xml:space="preserve">P. Petrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhitian Ling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hong Lian</w:t>
+                <w:t xml:space="preserve">Z. Tsybrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105593⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.128306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419160v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of phase transformation in Ge-rich Al2O3 films grown by magnetron co-sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+                <w:t xml:space="preserve">Mechanically and thermally stable, transparent electrodes with silver nanowires encapsulated by atomic layer deposited aluminium oxide for organic optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petrik</w:t>
+                <w:t xml:space="preserve">Zhitian Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tsybrii</w:t>
+                <w:t xml:space="preserve">Huimin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Melnichuk</w:t>
+                <w:t xml:space="preserve">Hong Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 277, pp.128306. </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.105593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2019.105593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907088v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. M Klak</w:t>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zatryb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Franck Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045420v1</w:t>
+                <w:t xml:space="preserve">hal-02424202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Atomic Layer-Deposited Aluminum Oxide: a Correlated Structural/ Electrical Performance Study for the Surface Passivation of Silicon Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangping Liu</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Cristini-Robbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bin Wei</w:t>
+                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-019-3160-2⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406192v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boileau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The peculiarities of structural and optical properties of HfO2-based films co-doped with silicon and erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867390v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiarities of structural and optical properties of HfO2-based films co-doped with silicon and erbium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Chun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819558v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim El Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.031503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918905v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Light emission and structure of Nd-doped Si-rich-HfO 2 films prepared by magnetron sputtering in different atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gabriel Vega Macotela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vega Macotela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetyana Torchynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.263-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066270v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emission and structure of Nd-doped Si-rich-HfO 2 films prepared by magnetron sputtering in different atmospheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vega Macotela</w:t>
+                <w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-H Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y-T An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D-C Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.045702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066472v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Liang</w:t>
+                <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-T An</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Wang</w:t>
+                <w:t xml:space="preserve">W. Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942470v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunneling Atomic Layer-Deposited Aluminum Oxide: a Correlated Structural/ Electrical Performance Study for the Surface Passivation of Silicon Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Cristini-Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ehré</w:t>
+                <w:t xml:space="preserve">Omar Ibrahim Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">Shuang Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Jadwisienczak</w:t>
+                <w:t xml:space="preserve">Bin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-019-3160-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378617v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photovoltaic performance of inverted polymer solar cells through atomic layer deposited $Al_{2}$$O_{3}$ passivation of ZnO-nanoparticle buffer layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Wei</w:t>
+                <w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. M Klak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zatryb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+                <w:t xml:space="preserve">L.W. W Golacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunping Qin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chunya Li</w:t>
+                <w:t xml:space="preserve">P. Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad131⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873058v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Enhancing the Blue Emission in Ce Doped Silicon Oxynitrides Thin Films for Electroluminescence Device Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced photovoltaic performance of inverted polymer solar cells through atomic layer deposited $Al_{2}$$O_{3}$ passivation of ZnO-nanoparticle buffer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ehré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">Cunping Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Blázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Jadwisienczak</w:t>
+                <w:t xml:space="preserve">Chunya Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/08503.0009ecst⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834949v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Schottky contacts of embedded Ag nanoparticles in Al 2 O 3 /SiN x :H stacks on Si: a design to enhance field effect passivation of Si junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cristini-Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Elmi</w:t>
+                <w:t xml:space="preserve">M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Cristini-Robbe</w:t>
+                <w:t xml:space="preserve">B Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (28), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aac032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ehré</w:t>
+                <w:t xml:space="preserve">C Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbé</w:t>
+                <w:t xml:space="preserve">W M Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interplay between Si-Er-O segregation and erbium silicate (Er 2 Si 2 O 7 ) formation in Er-doped SiO x thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) Enhancing the Blue Emission in Ce Doped Silicon Oxynitrides Thin Films for Electroluminescence Device Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beainy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Blas Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wojciech Jadwisienczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 755, pp.55 - 60. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (3), pp.9 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.04.310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/08503.0009ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785730v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Pr 3+ luminescence in hafnium silicate films: combined atom probe tomography and TEM investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">On the interplay between Si-Er-O segregation and erbium silicate (Er 2 Si 2 O 7 ) formation in Er-doped SiO x thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/aad009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 755, pp.55 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.04.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845624v1</w:t>
+                <w:t xml:space="preserve">hal-01785730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Origin of Pr 3+ luminescence in hafnium silicate films: combined atom probe tomography and TEM investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/aad009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942434v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
+                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Chun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693808v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Optical and electrical properties of the transparent conductor SrVO 3 without long-range crystalline order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Tao An</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
+                <w:t xml:space="preserve">R. Escobar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (2), pp.021905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453463v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RBS Analysis of Down-conversion Layers Comprising Two Rare-Earth Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90, pp.32 - 40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue highly fluorescent boron difluoride complexes based on phthalazine-pyridine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Minh Ha Vuong</w:t>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boudin</w:t>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6NJ00726K⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388831v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical, structural and electrical characterizations of stacked Hf-based and silicon nitride dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 617, pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228774v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, structural and electrical characterizations of stacked Hf-based and silicon nitride dielectrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">High-k MNOS-like stacked dielectrics for non-volatile memory application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.04.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.39.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402836v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-k MNOS-like stacked dielectrics for non-volatile memory application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.39.121⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763538v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue highly fluorescent boron difluoride complexes based on phthalazine-pyridine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Ha Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bayle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Nathalie Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.6070-6076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6NJ00726K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241265v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through a metallic nanoparticle assembly embedded in SiO2 and SiNx by low energy ion implantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510147⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241243v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron transport through a metallic nanoparticle assembly embedded in SiO2 and SiNx by low energy ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993306v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.201300379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical preparation of silver nanoparticles supported on zeolite crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (21), pp.6250-6256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la5006743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Trapping in Hafnium Silicate Films with Modulated Composition and Enhanced Permittivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Slaoui And F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.854.125⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (10), pp.12296-12306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161303v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and structural investigation of undoped and Er3+ doped hafnium silicate layers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong Tao An</w:t>
+                <w:t xml:space="preserve">Charge Trapping in Hafnium Silicate Films with Modulated Composition and Enhanced Permittivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Khomenkov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Slaoui And F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 453, pp.100-106. </w:t>
+              <w:t xml:space="preserve">Advances Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 854, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.03.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.854.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078069v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the electromagnetic field and level populations in a waveguide amplifier: a multi-scale time problem</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopic and structural investigation of undoped and Er3+ doped hafnium silicate layers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Khomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.024171⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 453, pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927306v1</w:t>
+                <w:t xml:space="preserve">hal-01078069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Microstructure and optical properties of Pr3+-doped hafnium silicate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Nalini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">Mag Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103, pp.203109. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966660v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
+                <w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Misiewicz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (11), pp.855-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138077v1</w:t>
+                <w:t xml:space="preserve">hal-01138682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t>
+                <w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138698v1</w:t>
+                <w:t xml:space="preserve">hal-01138071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+                <w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Misiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842338v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.203109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846348v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and optical properties of Pr3+-doped hafnium silicate films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00786011v1</w:t>
+                <w:t xml:space="preserve">hal-01138698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138682v1</w:t>
+                <w:t xml:space="preserve">hal-00842338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation in SiOx/SiO2 multilayers for optielectronics and microelectronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138071v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the supersaturation on Si diffusion and growth of Si nanoparticles in silcion-rich silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113, pp.063519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4792218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in SiOx/SiO2 multilayers for optielectronics and microelectronics applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.10.013⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (8), pp.1532-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201200942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861764v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Modification of erbium photoluminescence decay rate due to ITO layers on thin films of SiO2:Er doped with Si-nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wojdak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jayatilleka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. J Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136, pp.407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835886v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of erbium photoluminescence decay rate due to ITO layers on thin films of SiO2:Er doped with Si-nanoclusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">Comparative Investigation of Structural and Optical Properties of Si-Rich Oxide Films Fabricated by Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Strelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian V. Kuchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 854, pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.854.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786018v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Investigation of Structural and Optical Properties of Si-Rich Oxide Films Fabricated by Magnetron Sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Nanoscale evidence of erbium clustering in Er-doped silicon-rich silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrian V. Kuchuk</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.854.117⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149651v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale evidence of erbium clustering in Er-doped silicon-rich silica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the electromagnetic field and level populations in a waveguide amplifier: a multi-scale time problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-39⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (20), pp.24171-24184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.024171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786012v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOx /SiNy multilayers for photovoltaic and photonic applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139850v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+                <w:t xml:space="preserve">Dense and nanometric electronic excitations induced by swift heavy ions in an ionic CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; crystal: Evidence for two thresholds of damage creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boccanfuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054112_1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738660v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann G. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149528v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-T. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, E‐MRS 2012 Spring Meeting – Symposium A, 9 (10-11), pp.2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736631v2</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and nanometric electronic excitations induced by swift heavy ions in an ionic CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; crystal: Evidence for two thresholds of damage creation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boccanfuso</w:t>
+                <w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (12), pp.3118-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675130v2</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.3118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00738664v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge photo-carrier transport from silicon nanocrystals embedded in SiO 2 -based multilayer structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dridi Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sibai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (2), pp.024324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4737579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoscale materials : from theoretical simulations to photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Khriachtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ossicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Iacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.872576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/872576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Atomic scale microstructures of high-k HfSiO thin films fabricated by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (10), pp.717 - 720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738667v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale microstructures of high-k HfSiO thin films fabricated by magnetron sputtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">SiOx /SiNy multilayers for photovoltaic and photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.10.011⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633475v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of the stretched exponential photoluminescence decay for silicon nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Gourbilleau</w:t>
+                <w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (106), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-106⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (156), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139278v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanoclusters embedded in SiOxNy and SiO2 films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6, pp.170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-170⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618107v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic characterization of Si nanoclusters embedded in SiO2 by atom probe tomography.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-164⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.055005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737879v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.H. Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Cadel</w:t>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp. 37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597078v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (8-9), pp.1860-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139277v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Invited) Characterization and Metrology of Nanoclusters-Based Nanostructures by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, MA2011-01 (19), pp.1252-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647540v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Hf-based high-k materials for Si nanocrystal floating gate memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/5/055005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618094v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Dimitrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, European Materials Research Society ConferenceSymp. Advanced Inorganic Materials and Concepts for Photovoltaics, 10, pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139259v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Characterization and Metrology of Nanoclusters-Based Nanostructures by Atom Probe Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Electromagnetic modeling of waveguide amplifier based on Nd 3+ Si-rich SiO 2 layers by means of the ADE-FDTD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1252⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820066v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lardé Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 357 (8-9), pp.1860-1865. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (18), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.12.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737872v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hf-based high-k materials for Si nanocrystal floating gate memories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S. Sahu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6, pp.172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-172⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6, pp.271-1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574358v1</w:t>
+                <w:t xml:space="preserve">hal-00597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic characterization of Si nanoclusters embedded in SiO2 by atom probe tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139866v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic modeling of waveguide amplifier based on Nd 3+ Si-rich SiO 2 layers by means of the ADE-FDTD method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">On the nature of the stretched exponential photoluminescence decay for silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Misiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (1), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-278⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (106), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139823v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanoclusters embedded in SiOxNy and SiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3647904⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633471v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-k Hf-based layers grown by RF magnetron sputtering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards population inversion of electrically pumped Er ions sensitized by Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/9/095704⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.2230-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.002230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820398v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards population inversion of electrically pumped Er ions sensitized by Si nanoclusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
+                <w:t xml:space="preserve">Structural and optoelectronical characterization of Si-SiO2/SiO2 multilayers with applications in all Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasquinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.002230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.064321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3309761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453039v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optoelectronical characterization of Si-SiO2/SiO2 multilayers with applications in all Si tandem solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Alfonso</w:t>
+                <w:t xml:space="preserve">Energy transfer mechanism and Auger effect in Er3+ coupled silicon nanoparticle samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Prtljaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daldosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107, pp.064321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3309761⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 108, pp.053518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3476286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469237v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer mechanism and Auger effect in Er3+ coupled silicon nanoparticle samples</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Temperature Dependent Emission Quenching for Silicon Nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Misiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522531v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependent Emission Quenching for Silicon Nanoclusters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440831v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Misiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.K26-K28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139773v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">High-k Hf-based layers grown by RF magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/9/095704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139780v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the main material issues for achieving an Er coupled to silicon nanoclusters infrared amplifier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.1029-1033</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 41 (6), pp.1048-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407921v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.1067-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00407917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (9), pp.093107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3253753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622760v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-rich/silica multilayers: A means to provide a link between the excitonic 1D quantum confinement and the photoluminescence parameters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 129, pp.73-80</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.093107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00344068v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Energy transfer between amorphous Si nanoclusters and Er3+ ions in a SiO2 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daldosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Garrido</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.193312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432158v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare-earth (Er,Nd)-doped Si nanostructures for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1034-1039</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622759v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415337v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon-rich/silica multilayers: A means to provide a link between the excitonic 1D quantum confinement and the photoluminescence parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chausserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106, pp.093107</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432160v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00344068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t>
+              <w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432149v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer between amorphous Si nanoclusters and Er3+ ions in a SiO2 matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
+                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1519 - 1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407922v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth (Er,Nd)-doped Si nanostructures for integrated photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Rare earth emitters coupled to Si nanoclusters in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.1034-1039</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.479-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407916v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00348142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Silicon nanostructures for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Resgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106, pp.024311</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 159-160, pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00411784v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.1067-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02415354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.024311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407920v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00411784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanostructures for solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Bremond</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 159-160, pp.70-73</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407914v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth emitters coupled to Si nanoclusters in thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
+                <w:t xml:space="preserve">Si nanoparticles in SiO 2 An atomic scale observation for optimization of optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/26004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00348142v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanoparticles in SiO 2 An atomic scale observation for optimization of optical devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Silicon-rich SiO2/SiO2 multilayers: A promising material for the third generation of solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/26004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), pp.013501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3156730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633465v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-rich SiO2/SiO2 multilayers: A promising material for the third generation of solar cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Dufour</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3156730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1886 - 1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624557v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current transport and electroluminescence mechanisms in thin SiO2 films containing Si nanocluster-sensitized erbium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berencen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wojdak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.063526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622761v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current transport and electroluminescence mechanisms in thin SiO2 films containing Si nanocluster-sensitized erbium ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Submicrosecond fluorescence dynamics in erbium-doped silicon-rich silicon oxide multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Al Choueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106, pp.063526</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 106, pp.053107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3211319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431688v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00415764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrosecond fluorescence dynamics in erbium-doped silicon-rich silicon oxide multilayers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Stable HfO2-based Layers Fabricated by RF Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00415764v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable HfO2-based Layers Fabricated by RF Magnetron Sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Assessment of the main material issues for achieving an Er coupled to silicon nanoclusters infrared amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daldosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (6), pp.153-162</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1029-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432148v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of Nd3+-doped silicon-rich silicon oxide films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">Active emitters based on nanostructured Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.574-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00273383v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Absorption Mechanisms of Silicon Nanocrystals in Cosputtered Silicon-Rich-Silicon Oxide Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Misiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.K31-K33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00372542v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00275188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active emitters based on nanostructured Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Rizk</w:t>
+                <w:t xml:space="preserve">Fluorescence line narrowing and decay dynamics of Er3+ ions in silicon-rich silicon oxide multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Al Choueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018683⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.1889-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826455v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00372249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Mechanisms of Silicon Nanocrystals in Cosputtered Silicon-Rich-Silicon Oxide Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Quantification of the carrier absorption losses in Si-nanocrystal rich rib waveguides at 1.54 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daldosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (3), pp.K31-K33</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.051101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00275188v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00273527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence line narrowing and decay dynamics of Er3+ ions in silicon-rich silicon oxide multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Fluorescence dynamics and energy migration in Er3+-doped SRSO structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Al Choueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.12.015⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146, pp.157-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00372249v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00273171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the carrier absorption losses in Si-nanocrystal rich rib waveguides at 1.54 µm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic studies of Nd3+-doped silicon-rich silicon oxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.051101</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00273527v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00273383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence dynamics and energy migration in Er3+-doped SRSO structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The silicon-silicon oxide multilayers utilization as intrinsic layer on pin solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Colder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00273171v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00372542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montmorillonite for clay-polymer nanocomposites: Intercalation of tailored compounds based on succinic anhydride, acid and acid salt derivatives—a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lagrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (1-2), pp.130-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2007.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric size effects on irradiation of tin oxide powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dooryhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 146 (1-4), pp.437-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00517-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam synthesis of hyper-doped Si nanostructures for infrared plasmonics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04384320v1</w:t>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">XXX International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405393v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Annealing Impact on the Evolution of Crystalline Phases and Emission in Si-Rich HfO 2 :Nd Films Obtained By Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gabriel Vega-Macotela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Dennis Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">239th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Digital Meeting, France. pp.848-848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-0121848mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409326v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Anglade</w:t>
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR NACRE, Nov 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402866v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth clustering in silicon rich silica: precipitation mechanisms and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+                <w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring EMRS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120705v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silicon nanoparticles in silica by spinodal decomposition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring EMRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120711v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silicon nanoparticles in silica at atomic scale: influence of rare-earth dopants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+                <w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring EMRS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR NACRE, Nov 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120861v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of optical amplifier waveguide based on silicon nanostructures and rare earth ions doped silica matrix gain media by a finite-difference time-domain method: comparison of achievable gain with Er3+ or Nd3+ ions dopants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Rare-earth clustering in silicon rich silica: precipitation mechanisms and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring EMRS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133149v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Growth of silicon nanoparticles in silica by spinodal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
+              <w:t xml:space="preserve">Spring EMRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141522v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of silicon nanoparticles in silica at atomic scale: influence of rare-earth dopants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Spring EMRS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152384v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelation between Light Emitting and Structural Properties of Si Nanoclusters Embedded in SiO2 and Al2O3 Hosts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of optical amplifier waveguide based on silicon nanostructures and rare earth ions doped silica matrix gain media by a finite-difference time-domain method: comparison of achievable gain with Er3+ or Nd3+ ions dopants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2013.1167⟩</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2077611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149636v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic modeling of plasmonic properties of gold nanoparticles embedded within a dielectric matrix deformed by swift heavy ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labbe C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khomenkhova L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics META'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141539v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Rare Earth Sensitization in Si-Based Structures for Photonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">223rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toronto, Canada. pp.792-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2013-01/18/792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724441v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards solar cells combining silicon nanopilars and various semiconductor nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">Interrelation between Light Emitting and Structural Properties of Si Nanoclusters Embedded in SiO2 and Al2O3 Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">O. Kolomys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.1167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798195v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139857v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795796v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744888v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152382v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Towards solar cells combining silicon nanopilars and various semiconductor nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">219th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647561v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152380v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khomenkov L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585194v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic modeling of plasmonic properties of gold nanoparticles embedded within a dielectric matrix deformed by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics META'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">219th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debieu O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Si-rich silicon oxide by 3D atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-1111-D06-08-MM09-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19456,603 +19983,721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-composite MOx materials for NVMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Oxides for Non-volatile Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 7, Elsevier, pp.201-244, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814629-3.00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Conversion Layers for Si Solar Cell Efficiency Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Electronic Technologies. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 433, Springer, 2017, Lecture Notes in Electrical Engineering, 978-981-10-4234-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-4235-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Nanostructures for Photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Cristini-Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonid Khriachtchev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Nanophotonics: Basic Principles, Present Status, and Perspectives, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Stanford Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.429-456, 2016, 9789814669771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (1)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAYTIME RADIATIVE DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzy Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2022063924/WO2022248413A1/FR2105377A. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US12503391B2/EP4189755A1. 2021, https://patents.google.com/patent/US12503391B2/en</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId546"/>
+      <w:footerReference w:type="default" r:id="rId563"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20120,51 +20765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7393C0D9"/>
+    <w:nsid w:val="4FCB7734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20351,51 +20996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gourbilleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-9178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121470172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7265-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torchynska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vega Macotela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartundo Rojas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03010-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infant Solomon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnanand Shukla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bhatnagarb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Ranjan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.163" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gabriel Vega Macotela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Macotela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.03.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763538v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.39.121" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui And F. Gourbilleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojdak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jayatilleka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J Kenyon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738420v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Khriachtchev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ossicini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iacona" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/872576" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738667v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574358v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-172" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kenyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montserrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002230" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522531v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prtljaga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daldosso" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476286" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440831v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podhorodecki" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misiewicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407921v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344068v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chausserie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407922v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407916v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407914v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resgui" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348142v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431688v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berencen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00415764v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Al Choueiry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211319" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432148v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273383v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275188v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372249v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.12.015" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FW4VWNV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273527v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273171v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.061" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6VBQL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294581v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibold" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Metzner" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.02.006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86HQXJ0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gourbilleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-9178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121470172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7265-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khomenkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melnichuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-026-01625-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infant Solomon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnanand Shukla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bhatnagarb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Ranjan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torchynska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vega Macotela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartundo Rojas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03010-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gabriel Vega Macotela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Macotela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.03.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.39.121" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui And F. Gourbilleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786018v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojdak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jayatilleka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J Kenyon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738667v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Khriachtchev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ossicini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iacona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/872576" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-172" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kenyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montserrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002230" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522531v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prtljaga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daldosso" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476286" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440831v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podhorodecki" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misiewicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407916v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344068v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chausserie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348142v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407914v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resgui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431688v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berencen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00415764v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Al Choueiry" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211319" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407921v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275188v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372249v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.12.015" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FW4VWNV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273527v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273171v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.061" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6VBQL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273383v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294581v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibold" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Metzner" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.02.006" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86HQXJ0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567854v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gabriel Vega-Macotela" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dennis Rivero" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-0121848mtgabs" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>