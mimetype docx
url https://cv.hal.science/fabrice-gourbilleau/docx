--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -226,51 +226,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t>
+                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
@@ -1696,291 +1696,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen concentrations on optical, structural and mechanical properties of self organized a-C:N films</w:t>
+                <w:t xml:space="preserve">Annealing impact on emission and phase varying of Nd-doped Si-rich-HfO2 films prepared by RF magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Solomon</w:t>
+                <w:t xml:space="preserve">T. Torchynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnanand Shukla</w:t>
+                <w:t xml:space="preserve">L. Vega Macotela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukul Bhatnagarb</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lartundo Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.163⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516425v1</w:t>
+                <w:t xml:space="preserve">hal-02474577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing impact on emission and phase varying of Nd-doped Si-rich-HfO2 films prepared by RF magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nitrogen concentrations on optical, structural and mechanical properties of self organized a-C:N films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infant Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnanand Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Torchynska</w:t>
+                <w:t xml:space="preserve">Mukul Bhatnagarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vega Macotela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">Mukesh Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lartundo Rojas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03010-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474577v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Stimulated Evolution of Optical and Structural Properties of Germanium-Doped Alumina Films</w:t>
               </w:r>
@@ -2496,689 +2496,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t>
+                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brahim El Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.031503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867390v1</w:t>
+                <w:t xml:space="preserve">hal-02066270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boileau</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998780v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiarities of structural and optical properties of HfO2-based films co-doped with silicon and erbium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Korsunska</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.251⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819558v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The peculiarities of structural and optical properties of HfO2-based films co-doped with silicon and erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shao-Chun Wu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918905v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and light emission in Er-doped Si-rich HfO 2 films prepared by magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Torchynska</w:t>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim El Filali</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shao-Chun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.031503. </w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5085143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066270v1</w:t>
+                <w:t xml:space="preserve">hal-01918905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emission and structure of Nd-doped Si-rich-HfO 2 films prepared by magnetron sputtering in different atmospheres</w:t>
               </w:r>
@@ -3190,77 +3190,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gabriel Vega Macotela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vega Macotela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetyana Torchynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 229, pp.263-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3815,563 +3815,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photovoltaic performance of inverted polymer solar cells through atomic layer deposited $Al_{2}$$O_{3}$ passivation of ZnO-nanoparticle buffer layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Invited) Enhancing the Blue Emission in Ce Doped Silicon Oxynitrides Thin Films for Electroluminescence Device Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+                <w:t xml:space="preserve">Florian Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunping Qin</w:t>
+                <w:t xml:space="preserve">Oriol Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunya Li</w:t>
+                <w:t xml:space="preserve">Blas Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad131⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (3), pp.9 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08503.0009ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873058v1</w:t>
+                <w:t xml:space="preserve">hal-01834949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Schottky contacts of embedded Ag nanoparticles in Al 2 O 3 /SiN x :H stacks on Si: a design to enhance field effect passivation of Si junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Elmi</w:t>
+                <w:t xml:space="preserve">Enhanced photovoltaic performance of inverted polymer solar cells through atomic layer deposited $Al_{2}$$O_{3}$ passivation of ZnO-nanoparticle buffer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Cristini-Robbe</w:t>
+                <w:t xml:space="preserve">Zhenyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chen</w:t>
+                <w:t xml:space="preserve">Cunping Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Chunya Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29 (28), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aac032⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 29 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aad131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794379v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Schottky contacts of embedded Ag nanoparticles in Al 2 O 3 /SiN x :H stacks on Si: a design to enhance field effect passivation of Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ehré</w:t>
+                <w:t xml:space="preserve">R Cristini-Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbé</w:t>
+                <w:t xml:space="preserve">M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Dufour</w:t>
+                <w:t xml:space="preserve">B Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W M Jadwisienczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aac032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693044v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Enhancing the Blue Emission in Ce Doped Silicon Oxynitrides Thin Films for Electroluminescence Device Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ehré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Blázquez</w:t>
+                <w:t xml:space="preserve">C Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blas Garrido</w:t>
+                <w:t xml:space="preserve">W M Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Jadwisienczak</w:t>
+                <w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85 (3), pp.9 - 21. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/08503.0009ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834949v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interplay between Si-Er-O segregation and erbium silicate (Er 2 Si 2 O 7 ) formation in Er-doped SiO x thin films</w:t>
               </w:r>
@@ -4621,130 +4621,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Chun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rare Earths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942434v1</w:t>
@@ -4889,90 +4889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5036,90 +5036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RBS Analysis of Down-conversion Layers Comprising Two Rare-Earth Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90, pp.32 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,295 +5541,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blue highly fluorescent boron difluoride complexes based on phthalazine-pyridine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Carrada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Thi Minh Ha Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.6070-6076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6NJ00726K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228774v1</w:t>
+                <w:t xml:space="preserve">hal-01388831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue highly fluorescent boron difluoride complexes based on phthalazine-pyridine.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bar</w:t>
+                <w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Boudin</w:t>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.6070-6076. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6NJ00726K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388831v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag doped silicon nitride nanocomposites for embedded plasmonics</w:t>
               </w:r>
@@ -6077,420 +6077,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300379⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (10), pp.12296-12306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956213v1</w:t>
+                <w:t xml:space="preserve">hal-00993306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical preparation of silver nanoparticles supported on zeolite crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5006743⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138057v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photochemical preparation of silver nanoparticles supported on zeolite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fafin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roy Aad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (10), pp.12296-12306. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (21), pp.6250-6256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la5006743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993306v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Trapping in Hafnium Silicate Films with Modulated Composition and Enhanced Permittivity</w:t>
               </w:r>
@@ -6632,51 +6632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 453, pp.100-106. </w:t>
@@ -6708,1269 +6708,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and optical properties of Pr3+-doped hafnium silicate films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.43. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786011v1</w:t>
+                <w:t xml:space="preserve">hal-01138698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138682v1</w:t>
+                <w:t xml:space="preserve">hal-00842338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure and optical properties of Pr3+-doped hafnium silicate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mag Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138077v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (11), pp.855-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00966660v1</w:t>
+                <w:t xml:space="preserve">hal-01138682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+                <w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138698v1</w:t>
+                <w:t xml:space="preserve">hal-01138077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">R.P. Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.203109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842338v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation in SiOx/SiO2 multilayers for optielectronics and microelectronics applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Influence of the supersaturation on Si diffusion and growth of Si nanoparticles in silcion-rich silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 132, pp.290. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.063519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4792218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861764v1</w:t>
+                <w:t xml:space="preserve">hal-00788699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the supersaturation on Si diffusion and growth of Si nanoparticles in silcion-rich silica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Phase transformation in SiOx/SiO2 multilayers for optielectronics and microelectronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp.063519. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4792218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788699v1</w:t>
+                <w:t xml:space="preserve">hal-00861764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1532-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8056,51 +8056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. J Kenyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136, pp.407</w:t>
@@ -8397,90 +8397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the electromagnetic field and level populations in a waveguide amplifier: a multi-scale time problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (20), pp.24171-24184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8508,748 +8508,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (12), pp.3118-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738660v1</w:t>
+                <w:t xml:space="preserve">hal-00736631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and nanometric electronic excitations induced by swift heavy ions in an ionic CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; crystal: Evidence for two thresholds of damage creation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boccanfuso</w:t>
+                <w:t xml:space="preserve">Atomic scale observation of phase separation and formation of silicon clusters in Hf higk-κ silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4718440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675130v2</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dense and nanometric electronic excitations induced by swift heavy ions in an ionic CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; crystal: Evidence for two thresholds of damage creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boccanfuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054112_1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149528v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-T. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 132 (12), pp.3118-3121. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, E‐MRS 2012 Spring Meeting – Symposium A, 9 (10-11), pp.2207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736631v2</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9490,51 +9490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ossicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Iacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.872576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9581,77 +9581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale microstructures of high-k HfSiO thin films fabricated by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9698,77 +9698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOx /SiNy multilayers for photovoltaic and photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9826,516 +9826,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Dufour</w:t>
+                <w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (156), pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139277v1</w:t>
+                <w:t xml:space="preserve">hal-01139259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.055005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/5/055005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139259v1</w:t>
+                <w:t xml:space="preserve">hal-00618094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rectifying behavior in Al/Sinanocrystal-embedded SiOxNy/p-Si heterojunctions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp. 37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618094v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (156), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647540v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium Silicate dielectrics fabricated by RF magnetron sputtering.</w:t>
               </w:r>
@@ -10581,64 +10581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10672,51 +10672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10832,77 +10832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10949,90 +10949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and metrology of nanoclusters-based nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lardé Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (18), pp.55. </w:t>
@@ -11064,278 +11064,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Atomic characterization of Si nanoclusters embedded in SiO2 by atom probe tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6, pp.271-1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 6, pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597078v1</w:t>
+                <w:t xml:space="preserve">hal-00737879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic characterization of Si nanoclusters embedded in SiO2 by atom probe tomography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Atomic scale investigation of silicon nanowires and nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6, pp.164. </w:t>
+              <w:t xml:space="preserve">, 2011, 6, pp.271-1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737879v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of the stretched exponential photoluminescence decay for silicon nanocrystals</w:t>
               </w:r>
@@ -11451,90 +11451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanoclusters embedded in SiOxNy and SiO2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11581,51 +11581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards population inversion of electrically pumped Er ions sensitized by Si nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Kenyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11888,51 +11888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Prtljaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daldosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.053518. </w:t>
@@ -12009,51 +12009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zatryb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12130,51 +12130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12202,291 +12202,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Podhorodecki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">David Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (3), pp.K26-K28. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139780v1</w:t>
+                <w:t xml:space="preserve">hal-01139765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bréard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Arthur Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.K26-K28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139765v1</w:t>
+                <w:t xml:space="preserve">hal-01139780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-k Hf-based layers grown by RF magnetron sputtering</w:t>
               </w:r>
@@ -12596,1820 +12596,1820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622760v1</w:t>
+                <w:t xml:space="preserve">hal-00432158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1519 - 1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407917v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3253753⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (6), pp.1048-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415337v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106, pp.093107</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1067-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432160v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer between amorphous Si nanoclusters and Er3+ ions in a SiO2 matrix</w:t>
+                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pitanti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (9), pp.093107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3253753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407922v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth (Er,Nd)-doped Si nanostructures for integrated photonics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.1034-1039</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.093107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00407916v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Energy transfer between amorphous Si nanoclusters and Er3+ ions in a SiO2 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Navarro-Urrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daldosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.193312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432149v1</w:t>
+                <w:t xml:space="preserve">cea-00407922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-rich/silica multilayers: A means to provide a link between the excitonic 1D quantum confinement and the photoluminescence parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare-earth (Er,Nd)-doped Si nanostructures for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 129, pp.73-80</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1034-1039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00344068v1</w:t>
+                <w:t xml:space="preserve">cea-00407916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t>
+              <w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432158v1</w:t>
+                <w:t xml:space="preserve">hal-00432149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon-rich/silica multilayers: A means to provide a link between the excitonic 1D quantum confinement and the photoluminescence parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chausserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 129 (12), pp.1519 - 1523. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 129, pp.73-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622759v1</w:t>
+                <w:t xml:space="preserve">cea-00344068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth emitters coupled to Si nanoclusters in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.479-483</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.024311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00348142v1</w:t>
+                <w:t xml:space="preserve">cea-00411784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanostructures for solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Bremond</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1067-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00407914v1</w:t>
+                <w:t xml:space="preserve">cea-02415354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.1067-1070. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02415354v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Silicon nanostructures for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Resgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106, pp.024311</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 159-160, pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00411784v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00407914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Rare earth emitters coupled to Si nanoclusters in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.479-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00407920v1</w:t>
+                <w:t xml:space="preserve">cea-00348142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si nanoparticles in SiO 2 An atomic scale observation for optimization of optical devices</w:t>
               </w:r>
@@ -14707,51 +14707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129 (12), pp.1886 - 1889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14949,51 +14949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15092,51 +15092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (6), pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15200,51 +15200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pitanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daldosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15312,77 +15312,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.574-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15442,51 +15442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15563,51 +15563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15705,51 +15705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pitanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daldosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15830,51 +15830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15933,103 +15933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic studies of Nd3+-doped silicon-rich silicon oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 146, pp.179-182</w:t>
@@ -16084,51 +16084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Colder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516, pp.6930-6933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16179,51 +16179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16775,51 +16775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17008,90 +17008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing Impact on the Evolution of Crystalline Phases and Emission in Si-Rich HfO 2 :Nd Films Obtained By Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gabriel Vega-Macotela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetyana Torchynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Dennis Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Digital Meeting, France. pp.848-848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17138,51 +17138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17276,51 +17276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17388,77 +17388,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17500,90 +17500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17664,64 +17664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring EMRS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
@@ -17763,90 +17763,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of silicon nanoparticles in silica by spinodal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring EMRS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
@@ -17888,90 +17888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of silicon nanoparticles in silica at atomic scale: influence of rare-earth dopants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring EMRS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -18013,77 +18013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of optical amplifier waveguide based on silicon nanostructures and rare earth ions doped silica matrix gain media by a finite-difference time-domain method: comparison of achievable gain with Er3+ or Nd3+ ions dopants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18117,64 +18117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labbe C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18238,90 +18238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Sensitization in Si-Based Structures for Photonic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18519,90 +18519,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
@@ -18625,683 +18625,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744888v1</w:t>
+                <w:t xml:space="preserve">hal-00795796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139857v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards solar cells combining silicon nanopilars and various semiconductor nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798195v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Towards solar cells combining silicon nanopilars and various semiconductor nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Khomenkov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795796v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khomenkov L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19365,64 +19365,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic modeling of plasmonic properties of gold nanoparticles embedded within a dielectric matrix deformed by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19503,64 +19503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19602,64 +19602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical behaviour of MIS devices based on Si nanocrystal embedded in SiOxNy and SiOx films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debieu O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19710,103 +19710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
@@ -19861,51 +19861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20131,103 +20131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Conversion Layers for Si Solar Cell Efficiency Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Electronic Technologies. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 433, Springer, 2017, Lecture Notes in Electrical Engineering, 978-981-10-4234-8. </w:t>
@@ -20265,64 +20265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Nanostructures for Photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20354,56 +20354,56 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonid Khriachtchev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Nanophotonics: Basic Principles, Present Status, and Perspectives, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan Stanford Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.429-456, 2016, 9789814669771</w:t>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.429-456, 2016, 978-981-4669-76-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -20465,77 +20465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzy Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2022063924/WO2022248413A1/FR2105377A. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -20557,90 +20557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20765,51 +20765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FCB7734"/>
+    <w:nsid w:val="C1025346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20996,51 +20996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gourbilleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-9178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121470172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7265-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khomenkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melnichuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-026-01625-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infant Solomon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnanand Shukla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bhatnagarb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Ranjan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torchynska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vega Macotela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartundo Rojas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03010-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gabriel Vega Macotela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Macotela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.03.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.39.121" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui And F. Gourbilleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786018v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojdak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jayatilleka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J Kenyon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738667v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Khriachtchev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ossicini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iacona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/872576" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-172" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kenyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montserrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002230" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522531v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prtljaga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daldosso" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476286" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440831v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podhorodecki" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misiewicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407922v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407916v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344068v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chausserie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348142v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407914v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resgui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431688v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berencen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00415764v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Al Choueiry" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211319" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407921v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275188v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372249v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.12.015" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FW4VWNV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273527v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273171v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.061" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6VBQL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273383v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294581v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibold" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Metzner" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.02.006" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86HQXJ0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567854v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gabriel Vega-Macotela" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dennis Rivero" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-0121848mtgabs" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-gourbilleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3749-9178" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121470172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-7265-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khomenkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melnichuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnichuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-026-01625-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Khomenkov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ponomaryov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Melnichuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Khomenkova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/spqeo28.04.441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253471" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Misiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torchynska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vega Macotela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartundo Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03010-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infant Solomon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnanand Shukla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bhatnagarb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Ranjan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.02.163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petrik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09702.0081ecst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsybrii" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitian Ling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Torchynska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Filali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5085143" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gabriel Vega Macotela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Macotela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.03.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangping Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibrahim Elmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Long Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3160-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunping Qin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad131" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794379v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Elmi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cristini-Robbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aac032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Slaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.39.121" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930940" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510147" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui And F. Gourbilleau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792218" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786018v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojdak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jayatilleka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. J Kenyon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kolomys" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Strelchuk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian V. Kuchuk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.854.117" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786012v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-39" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718440" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738667v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820409v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dridi Rezgui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737579" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Khriachtchev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ossicini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iacona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/872576" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633475v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.10.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/5/055005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.048" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820066v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1252" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574358v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-172" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633471v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lard&#233; Rodrigue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3647904" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737879v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-164" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597078v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Chen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-271" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-170" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kenyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montserrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.002230" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469237v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barakel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinelli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309761" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522531v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prtljaga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daldosso" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476286" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440831v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podhorodecki" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Misiewicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407922v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407916v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344068v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chausserie" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407914v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resgui" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348142v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431688v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berencen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00415764v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Al Choueiry" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211319" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407921v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275188v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372249v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.12.015" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FW4VWNV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273527v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273171v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.061" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX6VBQL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00273383v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00372542v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Colder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294581v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibold" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Metzner" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lagr&#232;ve" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.02.006" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86HQXJ0V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567854v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gabriel Vega-Macotela" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dennis Rivero" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-0121848mtgabs" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120705v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120711v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02120861v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149636v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuchuk" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.1167" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798195v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152382v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkov L." TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152380v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debieu O." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633462v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D06-08-MM09-08" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>